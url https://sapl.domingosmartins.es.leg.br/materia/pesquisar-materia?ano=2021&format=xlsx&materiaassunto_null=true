--- v0 (2025-12-30)
+++ v1 (2026-04-17)
@@ -54,6936 +54,6936 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9341</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Vereador Júlio Maria dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9341/n.1.2021.julio_e_chico._muro_cemiterio_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9341/n.1.2021.julio_e_chico._muro_cemiterio_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a construção de um muro entorno do Cemitério Público de Melgaço.</t>
   </si>
   <si>
     <t>9342</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9342/n.2.2021.julio._limpeza_emanutencao_na_rua_princesa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9342/n.2.2021.julio._limpeza_emanutencao_na_rua_princesa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar limpeza e manutenção na rua Princesa Isabel, conhecida como Morro do Major- Domingos Martins.</t>
   </si>
   <si>
     <t>9343</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9343/n.3.2021.julio_e_chico._manutencao_quadra_de_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9343/n.3.2021.julio_e_chico._manutencao_quadra_de_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção da Quadra de Esportes da localidade de Melgaço.</t>
   </si>
   <si>
     <t>9344</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9344/n.4.2021.julio_e_chico._manutencao_correio_de_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9344/n.4.2021.julio_e_chico._manutencao_correio_de_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de reformar o imóvel onde funciona a unidade dos Correios na localidade de Melgaço de Cima, Domingos Martins.</t>
   </si>
   <si>
     <t>9345</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9345/n.5.2021.julio._parceria_com_a_coroa_para_estacionamento.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9345/n.5.2021.julio._parceria_com_a_coroa_para_estacionamento.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de firmar parceria com a Empresa Refrigerantes Coroa, a fim de transformar o local onde seria a fábrica de Cerveja em estacionamento, considerando que o município não dispõe de espaço para o mesmo.</t>
   </si>
   <si>
     <t>9346</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9346/n.6.2021.julio._manutencao_da_rodoviaria.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9346/n.6.2021.julio._manutencao_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção e reforma na Rodoviária da sede de Domingos Martins.</t>
   </si>
   <si>
     <t>9347</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9347/n.7.2021.julio._parceria_cesan_para_limpeza_de_fossa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9347/n.7.2021.julio._parceria_cesan_para_limpeza_de_fossa.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar parceria com a Cesan, para realização de limpeza de fossas da cidade e as dos comércios do centro.</t>
   </si>
   <si>
     <t>9348</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9348/n.8.2021.julio._parceria_inss.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9348/n.8.2021.julio._parceria_inss.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar parceria com o Instituto Nacional do Seguro Social – INSS, a fim de realizar os agendamentos e atendimentos na Agência do município, considerando que muitos agendamentos estão sendo direcionados para Vitoria.</t>
   </si>
   <si>
     <t>9349</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Vereadora Sandra Christina Neitzke</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9349/n.9.2021.sandra._reformar_equipar_o_parquinho_da_escola_de_rio_ponte.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9349/n.9.2021.sandra._reformar_equipar_o_parquinho_da_escola_de_rio_ponte.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade construir e equipar com novos brinquedos o parquinho da EMEF Rio Ponte, Domingos Martins.</t>
   </si>
   <si>
     <t>9350</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9350/n.10.2021.sandra._restauracao_ponte_barra_do_tijuco_preto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9350/n.10.2021.sandra._restauracao_ponte_barra_do_tijuco_preto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de restauração da Ponte que liga a localidade de Barra do Tijuco Preto a Alto Paraju – Domingos Martins.</t>
   </si>
   <si>
     <t>9351</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9351/n.11.2021._sandra._recuo_de_faixa_proximo_a_cmdm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9351/n.11.2021._sandra._recuo_de_faixa_proximo_a_cmdm.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito que seja feito um recuo de, pelo menos, dois metros da_x000D_
 faixa de pedestre na Avenida Senador Jefferson de Aguiar, próximo a Câmara Municipal que dá_x000D_
 acesso à Travessa Augusto Schwambach.</t>
   </si>
   <si>
     <t>9352</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9352/n.12.2021.julio._substituicao_de_lampadas_vila_verde_e_vila_da_paz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9352/n.12.2021.julio._substituicao_de_lampadas_vila_verde_e_vila_da_paz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a substituição das lâmpadas dos postes da Vila Verde e Vila da Paz, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>9353</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9353/n.13.2021.julio._extensao_do_calcamento_vila_ate_instituto_kaustky.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9353/n.13.2021.julio._extensao_do_calcamento_vila_ate_instituto_kaustky.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a extensão do calçamento, de aproximadamente 400 metros, seguindo da Vila Paz até o Centro de Reciclagem do Instituto Kautsky.</t>
   </si>
   <si>
     <t>9354</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Vereador Silvestre Alves de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9354/n.14.2021.silvestre._academia_popular_perobas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9354/n.14.2021.silvestre._academia_popular_perobas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir uma Academia Popular na comunidade de Perobas, Domingos Martins.</t>
   </si>
   <si>
     <t>9355</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9355/n.15.2021.silvestre._iluminacao_publica_corrego_do_ouro.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9355/n.15.2021.silvestre._iluminacao_publica_corrego_do_ouro.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalar iluminação pública na localidade de Córrego do Ouro - Perobas.</t>
   </si>
   <si>
     <t>9356</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9356/n.16.2021.silvestre._calcamento_sao_rafael.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9356/n.16.2021.silvestre._calcamento_sao_rafael.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o calçamento na localidade de São Rafael, do ponto que liga o campo de futebol até a Igreja.</t>
   </si>
   <si>
     <t>9357</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9357/n.17.2021.silvestre._calcamento_em_frente_a_igreja_de_nova_almeida.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9357/n.17.2021.silvestre._calcamento_em_frente_a_igreja_de_nova_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o calçamento em frente à Igreja da Comunidade de Nova Almeida – Domingos Martins.</t>
   </si>
   <si>
     <t>9358</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9358/n.18.2021.julio._volta_da_linha_onibus_para_vila.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9358/n.18.2021.julio._volta_da_linha_onibus_para_vila.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de retornar com a linha e horários dos ônibus da empresa Cordial na comunidade da Vila da Paz e Vila Verde, Domingos Martins.</t>
   </si>
   <si>
     <t>9359</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9359/n.19.2021.julio._pavis_e_restauracao_da_calcada_rua_belarmino_kiefer.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9359/n.19.2021.julio._pavis_e_restauracao_da_calcada_rua_belarmino_kiefer.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a substituição por Pavi's, assim como restauração da calçada na rua Belarmino Kiefer - Domingos Martins.</t>
   </si>
   <si>
     <t>9360</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9360/n.20.2021.julio._centro_para_idosos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9360/n.20.2021.julio._centro_para_idosos.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de criar um Centro de Convivência e lazer para os idosos do município.</t>
   </si>
   <si>
     <t>9361</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9361/n.21.2021.julio._pintar_lombadas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9361/n.21.2021.julio._pintar_lombadas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito que seja estudada a possibilidade de realizar pintura nos redutores de velocidade (quebra-molas), instalados nas vias deste Município.</t>
   </si>
   <si>
     <t>9362</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Vereador Johnei Cláudio Degen</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9362/n.22.2021.jonei._manutencao_rua_martinho_luterno_e_adjacentes.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9362/n.22.2021.jonei._manutencao_rua_martinho_luterno_e_adjacentes.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção e nivelamento das ruas Martinho Lutero; Pastor Schneider e Rua das Acácias – Centro Domingos Martins.</t>
   </si>
   <si>
     <t>9363</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9363/n.23.2021.jonei._lombadas_vila_da_paz_e_vila_verde.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9363/n.23.2021.jonei._lombadas_vila_da_paz_e_vila_verde.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de lombadas na rua principal da Vila Verde e na rua da Creche na Vila da Paz.</t>
   </si>
   <si>
     <t>9364</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9364/n.24.2021.silvestre._restauracao_parquinho_curva_dos_moraes.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9364/n.24.2021.silvestre._restauracao_parquinho_curva_dos_moraes.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a restauração do parquinho na Curva dos Moraes – Domingos Martins.</t>
   </si>
   <si>
     <t>9365</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9365/n.25.2021.julio._ponto_de_onibus_em_frente_ao_zibel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9365/n.25.2021.julio._ponto_de_onibus_em_frente_ao_zibel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir um abrigo no ponto de ônibus localizado em frente ao Clube Zibel - Melgaço.</t>
   </si>
   <si>
     <t>9366</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9366/n.26.2021.julio_e_jhonei._pavimentacao_e_drenagem_rua_camaras.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9366/n.26.2021.julio_e_jhonei._pavimentacao_e_drenagem_rua_camaras.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar pavimentação e drenagem na rua dos Camarás - Santa Isabel.</t>
   </si>
   <si>
     <t>9367</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9367/n.27.2021.silvestre._faixa_elevada_em_frente_a_escola_de_ponto_alto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9367/n.27.2021.silvestre._faixa_elevada_em_frente_a_escola_de_ponto_alto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalar faixas elevadas, como redutores de velocidade em frente a EEEFM Ponto do Alto, assim como demarcar local para estacionamento próximo a escola.</t>
   </si>
   <si>
     <t>9377</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9377/n.28.2021.jonei._troca_de_postes_de_placas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9377/n.28.2021.jonei._troca_de_postes_de_placas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a troca dos postes com placas de identificação de ruas na sede que estão danificados.</t>
   </si>
   <si>
     <t>9379</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9379/n.29.2021.jonei._pintura_quadra_de_sta_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9379/n.29.2021.jonei._pintura_quadra_de_sta_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pintura interna e externa da quadra de esportes Antônio Gonçalves Guarnier, em Santa Isabel.</t>
   </si>
   <si>
     <t>9380</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9380/n.30.2021.jonei._manutencao_calha_e_telhado_quadra_de_sta_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9380/n.30.2021.jonei._manutencao_calha_e_telhado_quadra_de_sta_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção das calhas e do telhado da quadra de esportes Antônio Gonçalves Guarnier, em Santa Isabel.</t>
   </si>
   <si>
     <t>9381</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9381/n.31.2021.julio._recuar_canteiro_lateral_rua_natalina_wernesbach.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9381/n.31.2021.julio._recuar_canteiro_lateral_rua_natalina_wernesbach.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar recuo do antigo canteiro lateral da rua Natalina Wernesbach, localidade da Estação, a fim de ampliar a largura da rua.</t>
   </si>
   <si>
     <t>9382</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9382/n.32.2021.julio._predios_publicos_com_ducha_higienica.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9382/n.32.2021.julio._predios_publicos_com_ducha_higienica.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalar em banheiros de prédios públicos do município a ducha higiênica.</t>
   </si>
   <si>
     <t>9383</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9383/n.33.2021.julio._farmacias_24_horas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9383/n.33.2021.julio._farmacias_24_horas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de estabelecer que uma farmácia permaneça de plantão 24 horas, tanto nos dias úteis quanto nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>9384</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Vereador Edson Luiz Paganini</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9384/n.34.2021.edson._manutencao_praca_domingos_jose_martins.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9384/n.34.2021.edson._manutencao_praca_domingos_jose_martins.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar diversas melhorias, como recuperação da quadra; poda das árvores; manutenção dos brinquedos e troca da areia na Praça Domingos José Martins (Biquinha), bem como disponibilizar um funcionário nos dias úteis para trabalhar no local.</t>
   </si>
   <si>
     <t>9385</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9385/n.35.2021.edson._construcao_canil.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9385/n.35.2021.edson._construcao_canil.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir de forma urgente, o canil municipal.</t>
   </si>
   <si>
     <t>9386</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9386/n.36.2021.edson._reforma_garagem_da_prefeitura.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9386/n.36.2021.edson._reforma_garagem_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de reformar o espaço físico onde fica localizada a garagem da Prefeitura.</t>
   </si>
   <si>
     <t>9387</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9387/n.37.2021.edson._biquinha.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9387/n.37.2021.edson._biquinha.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar estudos técnicos, com objetivo de preservação da nascente localizada no terreno acima da Praça Domingos José Martins, conhecida como Praça da Biquinha.</t>
   </si>
   <si>
     <t>9388</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9388/n.38.2021.edson._lombadas_ruas_da_sede.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9388/n.38.2021.edson._lombadas_ruas_da_sede.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de lombadas na Avenida Kurt Lewin; rua Bernardino Monteiro e na subida da estrada de Chapéu, próximo à casa do senhor Moacir dos Reis.</t>
   </si>
   <si>
     <t>9390</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Vereador Francisco Sutil Braga</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9390/n.39.2021.chico._reabertura_do_morro_da_saida_de_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9390/n.39.2021.chico._reabertura_do_morro_da_saida_de_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o rebaixamento e reabertura do morro na saída da localidade de Melgaço, sentido Rio Ponte.</t>
   </si>
   <si>
     <t>9391</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9391/n.40.2021.chico._manutencao_av_jair_plaster.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9391/n.40.2021.chico._manutencao_av_jair_plaster.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção do asfalto da Avenida Jair Plaster, localidade de Melgaço.</t>
   </si>
   <si>
     <t>9392</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9392/n.41.2021.chico._manutenco_aslfato_es465.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9392/n.41.2021.chico._manutenco_aslfato_es465.pdf</t>
   </si>
   <si>
     <t>INDICO ao Senhor Prefeito a necessidade de realização do recapeamento total da Rodovia ES 465 que liga o centro de Campinho até o distrito de Melgaço.</t>
   </si>
   <si>
     <t>9393</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9393/n.42.2021.chico.sinal_de_interner_fazenda_schwanz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9393/n.42.2021.chico.sinal_de_interner_fazenda_schwanz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalação de torre com repetidores de sinal de internet na localidade da Fazenda Schwanz – Rio Ponte.</t>
   </si>
   <si>
     <t>9394</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9394/n.43.2021.chico._pavimentacao_ruas_da_fazenda_schwanz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9394/n.43.2021.chico._pavimentacao_ruas_da_fazenda_schwanz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pavimentação das ruas da localidade da Fazenda Schwanz – Rio Ponte.</t>
   </si>
   <si>
     <t>9395</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9395/n.44.2021.chico._iluminacao_publica_fazenda_schwanz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9395/n.44.2021.chico._iluminacao_publica_fazenda_schwanz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar instalação de iluminação pública na comunidade da Fazenda Schwanz – Rio Ponte.</t>
   </si>
   <si>
     <t>9396</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9396/n.45.2021.edson._uniformes_dos_funcionarios_da_cmdm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9396/n.45.2021.edson._uniformes_dos_funcionarios_da_cmdm.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de substituir o tecido que é confeccionado o uniforme dos funcionários da Prefeitura (garis, serventes, motoristas entre outros), por um tecido de nome Omni-Freeze. Tecido que refresca em contato com o suor do usuário e regulariza a temperatura do corpo.</t>
   </si>
   <si>
     <t>9397</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9397/n.46.2021.edson._reforma_banheiros_publicos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9397/n.46.2021.edson._reforma_banheiros_publicos.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar a reforma dos banheiros públicos localizados na Praça Dr. Arthur Gerhardt – centro, Domingos Martins</t>
   </si>
   <si>
     <t>9398</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9398/n.47.2021.edson._manutencao_parquinho_da_praca.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9398/n.47.2021.edson._manutencao_parquinho_da_praca.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito que verifique a possibilidade de manutenção no espaço físico e substituição da areia do Parque da Praça Arthur Gerhardt.</t>
   </si>
   <si>
     <t>9399</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9399/n.48.2021.edson._transito_do_centro_de_dm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9399/n.48.2021.edson._transito_do_centro_de_dm.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar estudo técnico, visando a possibilidade de regulamentar o trânsito na Sede do município.</t>
   </si>
   <si>
     <t>9402</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Vereador Gilmar Luiz Borlot</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9402/n.49.2021.gilmar._revitalizacao_e_portal_na_entrada_de_biriricas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9402/n.49.2021.gilmar._revitalizacao_e_portal_na_entrada_de_biriricas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de revitalizar com limpeza e paisagismo a entrada que dá acesso ao distrito de Biriricas e construir um portal no local - município de Domingos Martins.</t>
   </si>
   <si>
     <t>9419</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9419/n.50.2021.chico._desvio_com_manilah_proximo_a_igreja_da_f._schwanz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9419/n.50.2021.chico._desvio_com_manilah_proximo_a_igreja_da_f._schwanz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar um desvio com manilhas em frente a Igreja Católica da Fazenda Schwanz – Rio Ponte, considerando que em dias de chuva desce água e lama naquele local.</t>
   </si>
   <si>
     <t>9420</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9420/n.51.2021.chico._caixa_dagua_fazenda_schwanz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9420/n.51.2021.chico._caixa_dagua_fazenda_schwanz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar a limpeza do poço artesiano que abastece parte da Fazenda Schwanz – Rio Ponte, e em parceria com a CESAN, realizar a instalação de mais uma Caixa d’agua de 10 mil litros no local.</t>
   </si>
   <si>
     <t>9421</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9421/n.52.2021.chico._quebra_mola_igreja_batista_f._schwanz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9421/n.52.2021.chico._quebra_mola_igreja_batista_f._schwanz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de quebra-molas próximo a Igreja Batista da Fazenda Schwanz – Rio Ponte.</t>
   </si>
   <si>
     <t>9422</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9422/n.53.2021.chico._calcamento_fazenda_schwanz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9422/n.53.2021.chico._calcamento_fazenda_schwanz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o calçamento do trecho que liga a Fazenda Schwanz até a nova escola de Rio Ponte.</t>
   </si>
   <si>
     <t>9423</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Vereador José Marcos Simmer</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9423/n.54.2021.marcos.__faixa_elevada_para_reducao_de_velocidade_em_alto_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9423/n.54.2021.marcos.__faixa_elevada_para_reducao_de_velocidade_em_alto_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a substituição das lombadas da Avenida Arnelino Ceciliano Simmer; rua Aloisio Kill e rua Luiz Gilles Segundo por faixas elevadas, na comunidade de Alto Paraju.</t>
   </si>
   <si>
     <t>9424</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Vereadora Lorraine Maria Lampier Pimenta</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9424/n.55.2021.lorraine._lampadas_de_led.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9424/n.55.2021.lorraine._lampadas_de_led.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção e troca das lâmpadas das luminárias tradicionais localizadas na Praça Dr. Arthur Gerhardt, por lâmpadas de LED.</t>
   </si>
   <si>
     <t>9425</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9425/n.56.2021._lorraine.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9425/n.56.2021._lorraine.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a troca e/ou manutenção dos postes de energia localizados na Rota dos Ipês, desde o início até a vila de Soído.</t>
   </si>
   <si>
     <t>9426</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9426/n.57.2021.lorraine.__bancos_da_rua_de_lazer.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9426/n.57.2021.lorraine.__bancos_da_rua_de_lazer.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de manutenção dos bancos da Rua de Lazer, assim como os demais que necessitarem de reparos.</t>
   </si>
   <si>
     <t>9427</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9427/n.58.2021.lorraine.__fiacao_luminarias.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9427/n.58.2021.lorraine.__fiacao_luminarias.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a proteção nos fios de energia que se encontram expostos na praça Dr. Arthur Gerhardt</t>
   </si>
   <si>
     <t>9429</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9429/n.59.2021.lorraine._escola_de_chapeu.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9429/n.59.2021.lorraine._escola_de_chapeu.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construção de um espaço recreativo para a escola de EMUEF Chapéu e também a reforma da mesma.</t>
   </si>
   <si>
     <t>9430</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9430/n.60.2021.lorraine._ponte_rio_jucu.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9430/n.60.2021.lorraine._ponte_rio_jucu.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar manutenção da ponte sobre o Rio Jucu na Rodovia Estadual ES 465, que liga o centro da cidade as comunidades do Galo, São Miguel e demais comunidades vizinhas, pois se encontra em situações precárias, oferecendo risco a toda população.</t>
   </si>
   <si>
     <t>9431</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9431/n.61.2021._lorraine._parquinho_da_praca.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9431/n.61.2021._lorraine._parquinho_da_praca.pdf</t>
   </si>
   <si>
     <t>9432</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9432/n.62.2021._sandra._fiacao_sede.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9432/n.62.2021._sandra._fiacao_sede.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de juntamente com a EDP Escelsa, reestruturar e organizar a fiação dos postes da Sede.</t>
   </si>
   <si>
     <t>9433</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Vereadora Jéssica Aguiar Barcelos</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9433/n.63.2021.jessica._indica_procuradoria_da_mulher_na_pmdm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9433/n.63.2021.jessica._indica_procuradoria_da_mulher_na_pmdm.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito instituir a Procuradoria da Mulher na Prefeitura Municipal, nos moldes da Resolução nº 158, de 26 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>9434</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9434/n.64.2021.jonei._manutencao_no_parquinho_de_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9434/n.64.2021.jonei._manutencao_no_parquinho_de_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção no Parquinho de Santa Isabel, assim como adicionar novos brinquedos que atendam crianças menores.</t>
   </si>
   <si>
     <t>9435</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9435/n.65.2021.jonei._manutencao_no_portal_de_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9435/n.65.2021.jonei._manutencao_no_portal_de_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção no Portal de entrada de Santa Isabel.</t>
   </si>
   <si>
     <t>9436</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9436/n.66.2021.jonei._vigia_em_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9436/n.66.2021.jonei._vigia_em_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de disponibilizar um vigia para Santa Isabel no período noturno.</t>
   </si>
   <si>
     <t>9440</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9440/n.67.2021.sandra._se_os_estabalecimentos_tem_alvara.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9440/n.67.2021.sandra._se_os_estabalecimentos_tem_alvara.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de verificar se os bares de Domingos Martins, tem e/ou estão em dia com o Alvará de Funcionamento.</t>
   </si>
   <si>
     <t>9441</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9441/n.68.2021.sandra._fiscalizacao_som_e_placas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9441/n.68.2021.sandra._fiscalizacao_som_e_placas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, juntamente com a Secretaria de Meio Ambiente e Secretaria de Planejamento, a possibilidade de realizar a fiscalização dos bares e pontos de comércios do município em relação a colocação de placas e outdoor e uso de som nos estabelecimentos, e comunicar possíveis irregularidades.</t>
   </si>
   <si>
     <t>9442</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9442/n.69.2021.julio._agente_de_saude_em_soido_e_parque_da_montanha.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9442/n.69.2021.julio._agente_de_saude_em_soido_e_parque_da_montanha.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito que estude a possibilidade de direcionar Agentes de Saúde para atender as áreas descobertas de Soído e Parque da Montanha.</t>
   </si>
   <si>
     <t>9443</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9443/n.70.2021.julio._avaliacao_periodica_nos_servidores_publicos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9443/n.70.2021.julio._avaliacao_periodica_nos_servidores_publicos.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar avaliação neurológica e psiquiátrica periodicamente, em média a cada 8 meses nos servidores públicos do município.</t>
   </si>
   <si>
     <t>9444</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9444/n.71.2021.julio.__implantacao_do_programa_de_acompanhamento_de_pacientes_que_realizam_tratamento.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9444/n.71.2021.julio.__implantacao_do_programa_de_acompanhamento_de_pacientes_que_realizam_tratamento.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar implantação do programa de acompanhamento de pacientes que realizam tratamento de quimioterapia, radioterapia e hemodiálise.</t>
   </si>
   <si>
     <t>9445</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9445/n.72.2021.edson..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9445/n.72.2021.edson..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de recuperação do calçamento da Vila Verde e Vila da Paz até a entrada da garagem da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>9446</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9446/n.73.2021.edson._limpeza_no_espaco_das_barracas_hotel_imperador.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9446/n.73.2021.edson._limpeza_no_espaco_das_barracas_hotel_imperador.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar drenagem e limpeza no espaço das barracas de artesanato, localizadas no pátio do antigo Hotel Imperador.</t>
   </si>
   <si>
     <t>9447</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9447/n.74.2021.edson._melhorias_estrada_de_soido_parque_da_montanha.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9447/n.74.2021.edson._melhorias_estrada_de_soido_parque_da_montanha.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar melhorias na estrada de Soído, próximo ao Parque da Montanha. Solicito ainda, informações relacionadas ao IPTU cobrado nessa área.</t>
   </si>
   <si>
     <t>9448</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9448/n.75.2021.lorraine._pintar_faixa_de_pedestres.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9448/n.75.2021.lorraine._pintar_faixa_de_pedestres.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção das faixas de pedestres, assim como as faixas para deficientes e afins, em toda a cidade, pois as pinturas estão apagadas.</t>
   </si>
   <si>
     <t>9454</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9454/n.76.2021.edson._vaga_de_estacionamento_em_frente_ao_quilao_mais_saude.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9454/n.76.2021.edson._vaga_de_estacionamento_em_frente_ao_quilao_mais_saude.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de disponibilizar uma vaga de estacionamento de curta duração, em frente ao “Quilão Mais Saúde”, localizado na rua Sete de Setembro, nº 93, na Sede do município, em atendimento a Lei Municipal nº 2.673/2015.</t>
   </si>
   <si>
     <t>9456</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9456/n.77.2021.julio._pavimentacao_rua_belarmino_kiefer.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9456/n.77.2021.julio._pavimentacao_rua_belarmino_kiefer.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pavimentação das ruas Belarmino Kiefer e rua Pastor Karl Schneider - Domingos Martins.</t>
   </si>
   <si>
     <t>9457</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9457/n.78.2021.jonei._dar_continudade_a_reforma_do_campo_da_lba.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9457/n.78.2021.jonei._dar_continudade_a_reforma_do_campo_da_lba.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de dar continuidade a reforma do campo Society da LBA – Sede.</t>
   </si>
   <si>
     <t>9458</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9458/n.79.2021.lorraine._vaga_de_estacionamento_para_deficientes.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9458/n.79.2021.lorraine._vaga_de_estacionamento_para_deficientes.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito, que providencie vagas de estacionamento para veículos que transportem pessoas portadoras de deficiência e com dificuldade de locomoção, próximo a Rua de Lazer, rua do antigo Hotel Imperador e nas ruas próximas a Praça Arthur Gerhardt.</t>
   </si>
   <si>
     <t>9459</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9459/n.80.2021.edinho.informacoes_sobre__obra_parada__dos_vestiarios.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9459/n.80.2021.edinho.informacoes_sobre__obra_parada__dos_vestiarios.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito, que preste informações relacionadas a empresa contratada para execução do serviço Caparáo Construções e Serviços LTDA, relacionada ao abandono da obra de reforma e construção de vestiários do campo Bom de Bola, localizada na sede do município de Domingos Martins.</t>
   </si>
   <si>
     <t>9469</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9469/n.81.2021.edinho.instalacao_de_lombada_em_frente_a_empresa_kebis.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9469/n.81.2021.edinho.instalacao_de_lombada_em_frente_a_empresa_kebis.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de lombada em frente a empresa Kebis biscoitos caseiros, localizada na Estrada Melgaco, bairro Anisio Lahas, km 01.</t>
   </si>
   <si>
     <t>9470</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9470/n.82.2021.edinho.realizar_a_recuperacao_do_calcamento_das_ruas_da_vila_de_soido.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9470/n.82.2021.edinho.realizar_a_recuperacao_do_calcamento_das_ruas_da_vila_de_soido.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a recuperação do calçamento e urbanização das ruas da Vila de Soído.</t>
   </si>
   <si>
     <t>9471</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9471/n.83.2021.edinho._limpeza_e_manutencao_constante_de_sarjetasj_tapa_buracos_e_rocadas_ao_longo_da_estrada_de_soidoj_tendo_como_inicio_a_rua_ayrton_senna_ate_a_vila_de_soido.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9471/n.83.2021.edinho._limpeza_e_manutencao_constante_de_sarjetasj_tapa_buracos_e_rocadas_ao_longo_da_estrada_de_soidoj_tendo_como_inicio_a_rua_ayrton_senna_ate_a_vila_de_soido.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de colocar funcionários para realização de limpeza e manutenção constante de sarjetas, tapa buracos e roçadas ao longo da estrada de Soído, tendo como início a Rua Ayrton Senna – Rota dos Ipês até a Vila de Soído.</t>
   </si>
   <si>
     <t>9472</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9472/n.84.2021.lorraine.__proceda_com_viabilizacao_do_carro_do_fumace_ao_menos_duas_vezes_por_semana_na_rua_nilson_martins_da_cunha-bairro_dulce_ville.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9472/n.84.2021.lorraine.__proceda_com_viabilizacao_do_carro_do_fumace_ao_menos_duas_vezes_por_semana_na_rua_nilson_martins_da_cunha-bairro_dulce_ville.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito, a possibilidade de determinar Secretaria de  saúde, bem como vigilância Sanitária que proceda com viabilização do carro do fumacê ao menos duas vezes por semana na Rua Nilson Martins da Cunha-Bairro Dulce Ville</t>
   </si>
   <si>
     <t>9473</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9473/n.85.2021.jonei._de_fixar_postes_com_nomes_das_ruas_em_santa_isabel..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9473/n.85.2021.jonei._de_fixar_postes_com_nomes_das_ruas_em_santa_isabel..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de fixar postes com nomes das ruas em Santa Isabel.</t>
   </si>
   <si>
     <t>9474</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9474/n.86.2021.jonei._a_possibilidade_de_realizar_paisagismo_e_iluminacao_apropriada_nos_dois_trevos_de_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9474/n.86.2021.jonei._a_possibilidade_de_realizar_paisagismo_e_iluminacao_apropriada_nos_dois_trevos_de_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possibilidade de realizar paisagismo e iluminação apropriada nos dois trevos de Santa Isabel, que se encontram praticamente abandonados, tendo em visa que o trevo próximo ao portal da cidade, está bem cuidado e harmonioso.</t>
   </si>
   <si>
     <t>9513</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9513/n.87.2021.jonei.ser_implementado_lampadas_de.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9513/n.87.2021.jonei.ser_implementado_lampadas_de.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possibilidade de ser implementado lâmpadas de_x000D_
 led nos trevos do município, bem como, toda extensão das ruas de Santa Isabel.</t>
   </si>
   <si>
     <t>9475</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9475/n.88.2021.lorraine._criacao_do_conselho_de_protecao_e_bem-estar_animal.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9475/n.88.2021.lorraine._criacao_do_conselho_de_protecao_e_bem-estar_animal.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de viabilizar a criação do conselho de proteção e bem-estar animal.</t>
   </si>
   <si>
     <t>9476</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9476/n.89.2021._lorraine._manutencao_asfalto_chapeu.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9476/n.89.2021._lorraine._manutencao_asfalto_chapeu.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de disponibilizar um maquinário e cascalho para a estrada de Chapéu, após a ponte, na altura do comércio Sant’Anna.</t>
   </si>
   <si>
     <t>9477</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9477/n.90.2021.lorraine._continuar_obra_do_campo_bom_de_bola_de_domingos_martins_e_vestiarios.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9477/n.90.2021.lorraine._continuar_obra_do_campo_bom_de_bola_de_domingos_martins_e_vestiarios.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de proceder com a reforma e construção de vestiários e do campo Bom de Bola localizado na sede do município de Domingos.</t>
   </si>
   <si>
     <t>9478</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9478/n.91.2021.lorraine._poda_das_arvores_no_asfalto_da_av_princesa_isabel_-_vivendas_do_imperador.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9478/n.91.2021.lorraine._poda_das_arvores_no_asfalto_da_av_princesa_isabel_-_vivendas_do_imperador.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a poda das árvores no trecho da Avenida Princesa Isabel – Vivendas do Imperador, Domingos Martins.</t>
   </si>
   <si>
     <t>9479</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9479/n.92.2021.lorraine._recapiamento_asfalto_de_ponto_alto_e_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9479/n.92.2021.lorraine._recapiamento_asfalto_de_ponto_alto_e_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o recapeamento do asfalto da Rodovia Oscar Filipe Hand, que liga a comunidade de Ponto Alto a Paraju, e do trecho de asfalto que liga Paraju a comunidade de Perobas – Domingos Martins.</t>
   </si>
   <si>
     <t>9480</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9480/n.93.2021.lorraine._estrada_vila_verde.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9480/n.93.2021.lorraine._estrada_vila_verde.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar as medidas necessárias para a melhoria da estrada de Vila Verde até à barragem.</t>
   </si>
   <si>
     <t>9482</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9482/n.94.2021.jonei.a_possibilidade_de_reforma_do_society_da_usina_jucuj_bem_como_a_reforma_da_escola.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9482/n.94.2021.jonei.a_possibilidade_de_reforma_do_society_da_usina_jucuj_bem_como_a_reforma_da_escola.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possibilidade de reforma do Society da Usina Jucú, bem como a reforma da escola.</t>
   </si>
   <si>
     <t>9483</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9483/n.95.2021.jonei.instalacao_de_um_portal_no_vale_da_estacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9483/n.95.2021.jonei.instalacao_de_um_portal_no_vale_da_estacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possibilidade de instalação de um portal para o Vale da Estação, que possa contar um pouco de sua história.</t>
   </si>
   <si>
     <t>9484</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9484/n.96.2021.jonei.possibilidade_de_realizar_a_instalacao_de_lombadas_na_descida_do_pinheiro_com_demarcacao_e_placas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9484/n.96.2021.jonei.possibilidade_de_realizar_a_instalacao_de_lombadas_na_descida_do_pinheiro_com_demarcacao_e_placas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de lombadas na descida do Pinheiro com demarcação e placas.</t>
   </si>
   <si>
     <t>9485</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9485/n.97.2021.jonei.possibilidade_de_manutencao_das_madeiras_da_ponte_que_da_acesso_vale_da_estacao_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9485/n.97.2021.jonei.possibilidade_de_manutencao_das_madeiras_da_ponte_que_da_acesso_vale_da_estacao_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de manutenção das madeiras da Ponte que dá acesso as famílias Schneider, Klein, Galdino, entre outras, bem como as pousadas, no Vale da Estação – Domingos Martins.</t>
   </si>
   <si>
     <t>9486</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9486/n.98.2021.jonei.instalacao_de_iluminacao_publica_no_trevo_de_santa_isabel_ate_o_prmeiro_poste_do_vale__da_estacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9486/n.98.2021.jonei.instalacao_de_iluminacao_publica_no_trevo_de_santa_isabel_ate_o_prmeiro_poste_do_vale__da_estacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar instalação de iluminação pública no trecho que dá início ao trevo de saída de Santa Isabel até o começo do primeiro poste de iluminação descendo para o Vale da Estação. Tendo em vista que esse trecho é muito frequentado por pessoas que fazem suas caminhadas e suas idas e vindas a dos seus trabalhos.</t>
   </si>
   <si>
     <t>9487</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9487/n.99.2021.jonei.restauracao_do_revisol_na_estrada_de_chapeuj_passando_pelo_society_schneider.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9487/n.99.2021.jonei.restauracao_do_revisol_na_estrada_de_chapeuj_passando_pelo_society_schneider.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a restauração do Revisol na estrada de Chapéu, passando pelo Society Schneider, pois o mesmo se encontra em estado crítico necessitando assim de manutenção.</t>
   </si>
   <si>
     <t>9488</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9488/n.100.2021.jonei._duas_faixas_elevadas_na_av._senador_jeferson_de_aguiar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9488/n.100.2021.jonei._duas_faixas_elevadas_na_av._senador_jeferson_de_aguiar.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalar duas faixas elevadas, como redutores de velocidade em frente à Loja de joias Vanguarda e outra em frente a Clínica dentária localizadas na Av. Senador Jeferson de Aguiar- Domingos Martins.</t>
   </si>
   <si>
     <t>9489</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9489/n.101.2021.lorraine._de_realizar_medidas_necessarias_para_a_manutencao_e_pintura_da_unidade_de_saude_argeu_ewald.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9489/n.101.2021.lorraine._de_realizar_medidas_necessarias_para_a_manutencao_e_pintura_da_unidade_de_saude_argeu_ewald.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de realizar medidas necessárias para a manutenção e pintura da unidade de saúde Argeu Ewald.</t>
   </si>
   <si>
     <t>9490</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9490/n.102.2021.jonei._manuencao_da_ponte_atras_do_campo_dae_santa_isabel_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9490/n.102.2021.jonei._manuencao_da_ponte_atras_do_campo_dae_santa_isabel_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar manutenção ou troca por uma ponte de concreto, que está localizada após o campo de Santa Isabel, depois da capela das águas e dá acesso a panelas e Biriricas, pois se encontra em situações precárias, oferecendo risco a toda população.</t>
   </si>
   <si>
     <t>9502</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9502/n.103.2021.lorraine._instalar_redutores_de_velocidades_no_trecho_entre_o_inicio_de_paraju_ate_a_vila_e_de_placa_indicando_o_nome_do_distrito.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9502/n.103.2021.lorraine._instalar_redutores_de_velocidades_no_trecho_entre_o_inicio_de_paraju_ate_a_vila_e_de_placa_indicando_o_nome_do_distrito.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de instalar redutores de velocidades (quebra-molas) no trecho entre o início de Parajú até a vila, bem como instalação de placa indicando o nome do distrito.</t>
   </si>
   <si>
     <t>9505</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9505/n.104.2021.sandra._limpeza_geral_e_operacao_tapa_buracos_na_avenida_arthur_neitzke.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9505/n.104.2021.sandra._limpeza_geral_e_operacao_tapa_buracos_na_avenida_arthur_neitzke.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possiblidade de realizar de forma urgente, limpeza geral e operação tapa buracos, em toda e extensão da Avenida Arthur Neitzke – localidade de Rio Ponte.</t>
   </si>
   <si>
     <t>9506</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9506/n.105.2021.lorraine._iluminacao_e_limpeza_trevo_de_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9506/n.105.2021.lorraine._iluminacao_e_limpeza_trevo_de_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar limpeza geral e instalação de iluminação pública no trevo de Paraju.</t>
   </si>
   <si>
     <t>9507</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9507/n.106.2021.lorraine.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9507/n.106.2021.lorraine.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de realizar o calçamento da estrada de Goiabeiras, no sentido da Associação de mulheres trabalhadoras Rurais, localidade de Ponto Alto.</t>
   </si>
   <si>
     <t>9508</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9508/n.107.2021.lorraine._caixa_cimentada_para_registro_de_agua_em_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9508/n.107.2021.lorraine._caixa_cimentada_para_registro_de_agua_em_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de viabilizar uma caixa cimentada com tampa para alocar o registro de água na rua Coriolano Guilherme Stein, localizada em frente ao lava jato Estilo Car – Paraju.</t>
   </si>
   <si>
     <t>9509</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9509/n.108.2021.edinho._isencao_da_taxa_de_iptu_e_localizacao_comerciantes_nao_essenciais.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9509/n.108.2021.edinho._isencao_da_taxa_de_iptu_e_localizacao_comerciantes_nao_essenciais.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito juntamente com o setor de finanças, estudar medidas para isenção de IPTU e taxa de localização para comerciantes com atividades consideradas não essências e isenção do IPTU para beneficiados pelo bolsa família e auxílios emergenciais.</t>
   </si>
   <si>
     <t>9510</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9510/n.109.2021.lorraine.um_quebra-molas_na_estrada_do_galo-_zona_ruralj_no_trecho_da_igreja_catolica_santa_barbara_e_santa_ceciliaj_e_bar_do_meio.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9510/n.109.2021.lorraine.um_quebra-molas_na_estrada_do_galo-_zona_ruralj_no_trecho_da_igreja_catolica_santa_barbara_e_santa_ceciliaj_e_bar_do_meio.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de instalar um quebra-molas na Estrada do Galo- Zona Rural, no trecho da Igreja Católica Santa Bárbara e Santa Cecília, e bar do meio.</t>
   </si>
   <si>
     <t>9511</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9511/n.110.2021.lorraine__melhoria_da_estrada_apos_a_barragem_no_sentido_de_biriricasque__liga_a_estrada_de_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9511/n.110.2021.lorraine__melhoria_da_estrada_apos_a_barragem_no_sentido_de_biriricasque__liga_a_estrada_de_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Prefeito a possibilidade de manutenção da estrada após a barragem, no sentido de Biriricas ligando a estrada de Santa Isabel.</t>
   </si>
   <si>
     <t>9512</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9512/n.111.2021.lorraine.manutencao_e_reparo_da_rua_nilson_martins_da_cunhaj_centro-_domingos_martins.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9512/n.111.2021.lorraine.manutencao_e_reparo_da_rua_nilson_martins_da_cunhaj_centro-_domingos_martins.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de manutenção e reparo da rua Nilson Martins da Cunha, centro- Domingos Martins.</t>
   </si>
   <si>
     <t>9514</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9514/n.112.2021.edinho._agente_de_saude_em_sao_miguel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9514/n.112.2021.edinho._agente_de_saude_em_sao_miguel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito que estude a possibilidade de direcionar Agentes de Saúde para atender a área da comunidade de São Miguel.</t>
   </si>
   <si>
     <t>9518</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9518/n.113.2021.jonei._pintura_de_quebra_molasj_faixas_de_pedestre.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9518/n.113.2021.jonei._pintura_de_quebra_molasj_faixas_de_pedestre.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar pintura de quebra-molas e faixas de pedestres, dentro do distrito de Santa Isabel, bem como qualquer demarcação necessária.</t>
   </si>
   <si>
     <t>9520</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9520/n.114.2021.marcos_simmer._calcamento_na_comunidade_santa_luzia__ribeirao_capixaba.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9520/n.114.2021.marcos_simmer._calcamento_na_comunidade_santa_luzia__ribeirao_capixaba.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de realizar o calçamento na comunidade Santa Luzia – Ribeirão Capixaba.</t>
   </si>
   <si>
     <t>9521</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9521/n.115.2021.marcos_simmer._construir_faixas_elevadas_na_rua_paineiras_em_alto_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9521/n.115.2021.marcos_simmer._construir_faixas_elevadas_na_rua_paineiras_em_alto_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir faixas elevadas, na Vila Paineiras, Alto Paraju no Distrito de Parajú- Domingos Martins.</t>
   </si>
   <si>
     <t>9522</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9522/n.116.2021.lorraine.construcao_de_guarda_corpos_nas_laterais_da_ponte_de_panelasj_rio_jucu_-panelasj_sentido_casa_de_forcas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9522/n.116.2021.lorraine.construcao_de_guarda_corpos_nas_laterais_da_ponte_de_panelasj_rio_jucu_-panelasj_sentido_casa_de_forcas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de construção de guarda corpos nas laterais da ponte de panelas, Rio Jucú -Panelas, (sentido casa de forças).</t>
   </si>
   <si>
     <t>9523</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9523/n.117.2021.lorraine.construcao_de_guarda_corpos_nas_laterais_da_ponte_proxima_a_placa_do_sitio_recanto_suavej_que_da_acesso_a_barragem_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9523/n.117.2021.lorraine.construcao_de_guarda_corpos_nas_laterais_da_ponte_proxima_a_placa_do_sitio_recanto_suavej_que_da_acesso_a_barragem_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de construção de guarda corpos nas laterais da ponte próxima a placa do sítio Recanto Suave, que dá acesso à barragem PCH São Pedro, localizada em Panelas.</t>
   </si>
   <si>
     <t>9524</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9524/n.118.2021.lorraine.recuperacao_do_trecho_que_liga_perobas_a_ponto_alto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9524/n.118.2021.lorraine.recuperacao_do_trecho_que_liga_perobas_a_ponto_alto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de recuperação e manutenção do trecho que liga Perobas a Ponto Alto.</t>
   </si>
   <si>
     <t>9525</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9525/n.119.2021.julio._neucimar_fraga.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9525/n.119.2021.julio._neucimar_fraga.pdf</t>
   </si>
   <si>
     <t>Representando os dignos colegas vereadores ABEL FERNANDO KIEFER (PP); GILMAR LUIZ BORLOT (PSD); FRANCISCO SUTIL BRAGA (PSD); JEFFERSON HAND (PP); JÚLIO MARIA DOS SANTOS (PP) e SANDRA CHRISTINA NEITZKE, respectivamente, integrantes das agremiações partidárias PSD – Partido Social Democrático e PP – Progressistas, indicamos que seja encaminhado ao Exmº Sr. Neucimar Fraga, Deputado Federal, solicitando a disponibilização de recurso financeiro no valor de R$ 600,000,00 (seiscentos mil reais) por meio de Emenda Parlamentar para o Município de Domingos Martins, com a seguinte finalidade: compra de ambulância e aparelho de ultrassom.</t>
   </si>
   <si>
     <t>9531</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9531/n.120.2021.chico._manutencao_avenida_adelson_plaster.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9531/n.120.2021.chico._manutencao_avenida_adelson_plaster.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção do asfalto da Avenida Adelson Plaster, localidade de Melgaço.</t>
   </si>
   <si>
     <t>9532</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9532/n.121.2021.chico._iluminacao_publica_posto_de_gasolina_plaster.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9532/n.121.2021.chico._iluminacao_publica_posto_de_gasolina_plaster.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de iluminação pública próximo ao Posto de Gasolina Plaster, localidade de Melgaço sentido Caramuru.</t>
   </si>
   <si>
     <t>9533</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9533/n.122.2021.chico._disponibilizar_gari_para_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9533/n.122.2021.chico._disponibilizar_gari_para_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de disponibilizar mais um servidor (Gari) para a realização da manutenção das vias na comunidade de Melgaço.</t>
   </si>
   <si>
     <t>9534</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9534/n.123.2021.julio._pavimentacao_rua_laurindo_modolo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9534/n.123.2021.julio._pavimentacao_rua_laurindo_modolo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a conclusão do calçamento de aproximadamente 30 metros da rua perpendicular à rua Laurindo Modolo, sentido Sede a Pedra Azul.</t>
   </si>
   <si>
     <t>9535</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9535/n.124.2021.julio._coleta_de_lixo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9535/n.124.2021.julio._coleta_de_lixo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de extensão da coleta de lixo até a Usina do Jucu, próximo a Casa de Força, assim como colocar uma linha de coleta de lixo para atender o trecho que compreende à casa do senhor Keninho Lampier, passando pelas residências seguintes até próximo a propriedade de Sergio Lampier.</t>
   </si>
   <si>
     <t>9536</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9536/n.125.2021.julio._carro_da_saude_para_dar_suporte_em_pedra_azul_e_regiao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9536/n.125.2021.julio._carro_da_saude_para_dar_suporte_em_pedra_azul_e_regiao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de disponibilizar um veículo de seis lugares para dar suporte ao transporte de pacientes de hemodiálise nas localidades de Pedra Azul, Barcelos, São Paulinho e demais regiões.</t>
   </si>
   <si>
     <t>9537</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9537/n.126.2021.julio._manutencao_geral_na_rua_sagrada_familia.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9537/n.126.2021.julio._manutencao_geral_na_rua_sagrada_familia.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção geral e completa, incluindo iluminação pública, limpeza, assim como reparos necessários no calçamento na rua Sagrada Família – Vila da Paz.</t>
   </si>
   <si>
     <t>9538</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9538/n.127.2021.sandra._reforma_da_calcada_proximo_ao_campo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9538/n.127.2021.sandra._reforma_da_calcada_proximo_ao_campo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de juntamente com a Secretaria de Obras, realizar a restauração da calçada que fica atrás do campo de futebol, localizada na rua Eduardo Schneider Segundo, assim como instalar corrimão em alguns pontos da mesma, que tem aproximadamente 90 metros de extensão.</t>
   </si>
   <si>
     <t>9539</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9539/n.128.2021.sandra._bancos_e_pintura_calcada_rua_eduardo_schneider.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9539/n.128.2021.sandra._bancos_e_pintura_calcada_rua_eduardo_schneider.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalar bancos ao longo da calçada em frente ao campo de futebol, localizada na Eduardo Schneider Segundo, assim como realizar a pintura do muro atrás da calçada.</t>
   </si>
   <si>
     <t>9540</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9540/n.129.2021.edinho._placa_em_frente_ao_inss.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9540/n.129.2021.edinho._placa_em_frente_ao_inss.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalar uma placa de identificação em frente ao INSS - Instituto Nacional do Seguro Social, na Rua Bernardino Monteiro, sede do município.</t>
   </si>
   <si>
     <t>9569</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9569/n.130.2021.julio._aterrar_trecho_da_linha_de_trem_no_vale_da_estacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9569/n.130.2021.julio._aterrar_trecho_da_linha_de_trem_no_vale_da_estacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de aterrar aproximadamente 300 metros do vão central da linha de trem desativada que passa na localidade do Vale da Estação, a fim de possibilitar que carros possam passar pelo local.</t>
   </si>
   <si>
     <t>9541</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9541/n.131.2021.lorraine.possibilidade_destinar_um_espaco_do_site_da_prefeitura_para_adocao_de_animais.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9541/n.131.2021.lorraine.possibilidade_destinar_um_espaco_do_site_da_prefeitura_para_adocao_de_animais.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade destinar um espaço do site da Prefeitura para adoção de animais, contendo fotos e informações necessárias de cada um.</t>
   </si>
   <si>
     <t>9542</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9542/n.132.2021.lorraine.realizar_operacao_tapa_buracos_em_na_avenida_presidente_vargasj_preferencialmente_em_frente_ao_sinal.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9542/n.132.2021.lorraine.realizar_operacao_tapa_buracos_em_na_avenida_presidente_vargasj_preferencialmente_em_frente_ao_sinal.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito de forma urgente realizar operação tapa buracos em na Avenida Presidente Vargas, preferencialmente em frente ao sinal.</t>
   </si>
   <si>
     <t>9543</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9543/n.133.2021.lorraine._troca_da_tampa_do_bueiro_na_rua_alfredo_mayer_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9543/n.133.2021.lorraine._troca_da_tampa_do_bueiro_na_rua_alfredo_mayer_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito de forma urgente realizar a troca da tampa do bueiro na rua Alfredo Mayer - Centro, ao lado do laboratório HEMO.</t>
   </si>
   <si>
     <t>9544</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9544/n.134.2021.lorraine.__proceder_com_a_retomada_da_obra_do_asfalto_na_localizacao_do_baixo_galo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9544/n.134.2021.lorraine.__proceder_com_a_retomada_da_obra_do_asfalto_na_localizacao_do_baixo_galo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de proceder com a retomada da obra do asfalto na localização do Baixo Galo.</t>
   </si>
   <si>
     <t>9545</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9545/n.135.2021.lorraine.recuperacao_da_estrada_do_cascalho_-rota_do_chapeu.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9545/n.135.2021.lorraine.recuperacao_da_estrada_do_cascalho_-rota_do_chapeu.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade recuperação da Estrada do cascalho -rota do chapéu,tendo como ponto de referência Floricultura real Garden.</t>
   </si>
   <si>
     <t>9546</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9546/n.136.2021.lorraine.passar_a_maquina_patrol_em_toda_a_estrada_de_nova_almeida_de_baixo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9546/n.136.2021.lorraine.passar_a_maquina_patrol_em_toda_a_estrada_de_nova_almeida_de_baixo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade passar a máquina patrol em toda a estrada de Nova Almeida de Baixo, tendo como ponto de referência depois da escola, seguindo na principal e continuando rente ao córrego.</t>
   </si>
   <si>
     <t>9547</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9547/n.137.2021.lorraine.possibilidade_de_acrescentar_um_tambor_de_lixeira_na_rod._joao_ricardo_schorlingj_na_subida_para_arikerne_lampier.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9547/n.137.2021.lorraine.possibilidade_de_acrescentar_um_tambor_de_lixeira_na_rod._joao_ricardo_schorlingj_na_subida_para_arikerne_lampier.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de acrescentar um tambor de lixeira na Rod. João Ricardo Schorling, na subida para Arikerne Lampier.</t>
   </si>
   <si>
     <t>9548</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9548/n.138.2021.lorraine.retirar_o_poste_de_energia_que_esta_desativado_e_caindo_na_rua_roberto_carlos_kautskyj_proximo_a_coroa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9548/n.138.2021.lorraine.retirar_o_poste_de_energia_que_esta_desativado_e_caindo_na_rua_roberto_carlos_kautskyj_proximo_a_coroa.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de retirar o poste de energia que está desativado e caindo na rua Roberto Carlos Kautsky, próximo à Coroa.</t>
   </si>
   <si>
     <t>9549</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9549/n.139.2021.marcos_simmer._possibilidade_de_construir_uma_cobertura_na_escola_emef_alto_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9549/n.139.2021.marcos_simmer._possibilidade_de_construir_uma_cobertura_na_escola_emef_alto_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de construir uma cobertura em espaço anexo a escola EMEF Alto Parajú.</t>
   </si>
   <si>
     <t>9550</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9550/n.140.2021.marcos_simmer._de_realizar_a_extensao_do_calcamentoj_de_aproximadamente_500_metrosj_seguindo_na_rua_aloisio_kill_em_alto_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9550/n.140.2021.marcos_simmer._de_realizar_a_extensao_do_calcamentoj_de_aproximadamente_500_metrosj_seguindo_na_rua_aloisio_kill_em_alto_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a extensão do calçamento, de aproximadamente 500 metros, seguindo na Rua Aloísio Kill em Alto Parajú.</t>
   </si>
   <si>
     <t>9551</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9551/n.141.2021.julio._substituir_semafaro_localizado_em_frente_ao_banestes.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9551/n.141.2021.julio._substituir_semafaro_localizado_em_frente_ao_banestes.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade substituir o semáforo instalado em frente ao Banestes, por um semáforo digital com temporizador, onde os números aparecem na mesma cor da cor vigente do semáforo, além de mostrar aos condutores o seu tempo restante.</t>
   </si>
   <si>
     <t>9552</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9552/n.142.2021.edinho._extensao_de_luminaria_de_rede_publica_ate_o_sitio_do_joao_mayer.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9552/n.142.2021.edinho._extensao_de_luminaria_de_rede_publica_ate_o_sitio_do_joao_mayer.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a extensão de luminárias de rede pública, da Pousada da Montanha até as proximidades do sítio do Sr. João Mayer.</t>
   </si>
   <si>
     <t>9553</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9553/n.143.2021.lorraine.providenciar_a_troca_das_lampadas_dos_postes_de_iluminacao__de_toda_a_regiao_de_ponto_alto_ii.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9553/n.143.2021.lorraine.providenciar_a_troca_das_lampadas_dos_postes_de_iluminacao__de_toda_a_regiao_de_ponto_alto_ii.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de Providenciar a troca das lâmpadas dos postes de iluminação de toda a região de Ponto Alto II.</t>
   </si>
   <si>
     <t>9554</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9554/n.144.2021.lorraine.tapagem_de_buracos_na_est._para_melgacoj_bairro_anizio_lahasj_em_frente_a_frimakel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9554/n.144.2021.lorraine.tapagem_de_buracos_na_est._para_melgacoj_bairro_anizio_lahasj_em_frente_a_frimakel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de providenciar tapagem de buracos na Est. para Melgaço, Bairro Anizio Lahas, em frente a Frimakel.</t>
   </si>
   <si>
     <t>9555</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9555/n.145.2021.lorraine.providenciar_um_quebra_-molas_na_entrada_de_campinhoj_proximo_a_entrada_do_parque_municipaljna_avenida_presidente_vargas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9555/n.145.2021.lorraine.providenciar_um_quebra_-molas_na_entrada_de_campinhoj_proximo_a_entrada_do_parque_municipaljna_avenida_presidente_vargas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de providenciar um quebra-molas na entrada de Campinho, próximo à entrada do Parque Municipal, na avenida Presidente Vargas.</t>
   </si>
   <si>
     <t>9556</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9556/n.146.2021.lorraine.tapagem_de_buracos_no_trecho_sitio_gaiottij_em_santa_isabelj_apos_o_campo_de_futebol_e_antes_da_sombra_da_serra.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9556/n.146.2021.lorraine.tapagem_de_buracos_no_trecho_sitio_gaiottij_em_santa_isabelj_apos_o_campo_de_futebol_e_antes_da_sombra_da_serra.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de providenciar tapagem de buracos no trecho Sítio Gaiotti, em Santa Isabel, após o campo de futebol e antes da Sombra da Serra</t>
   </si>
   <si>
     <t>9557</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9557/n.147.2021.julio._bueiro_e_tapa_buracos_na_subida_em_frente_a_prefeitura.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9557/n.147.2021.julio._bueiro_e_tapa_buracos_na_subida_em_frente_a_prefeitura.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção com tapa buracos da subida em frente a garagem da Prefeitura que dá acesso ao loteamento do sr. Emilson Mayer e de demais famílias que moram no local, além de construir um bueiro no início da subida</t>
   </si>
   <si>
     <t>9558</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9558/n.148.2021.julio._lar_de_acolhimento_para_idosos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9558/n.148.2021.julio._lar_de_acolhimento_para_idosos.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a construção de uma Casa de Acolhimento para idosos no município de Domingos Martins.</t>
   </si>
   <si>
     <t>9559</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9559/n.149.2021.julio._unidade_de_saude_em_arace.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9559/n.149.2021.julio._unidade_de_saude_em_arace.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir mais uma Unidade de Saúde no distrito de Aracê, na localidade de São Bentinho; indico ainda, instalar um telefone fixo na Unidade de Saúde de Barcelos.</t>
   </si>
   <si>
     <t>9560</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9560/n.150.2021.lorraine.manutencao_na_rua_walter_soykajproximo_a_lba.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9560/n.150.2021.lorraine.manutencao_na_rua_walter_soykajproximo_a_lba.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de providenciar manutenção na rua Walter Soyka, próximo a LBA.</t>
   </si>
   <si>
     <t>9564</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9564/n.151.2021.julio.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9564/n.151.2021.julio.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de disponibilizar serviços e atendimentos aos agricultores e produtores do município, sempre que solicitado. Os atendimentos seriam em relação a manutenção de estradas e criação de novas se necessário, abertura de bueiros, pontes, instalação de porteiras em sítios e fazendas e demais benfeitorias que os moradores possam necessitar.</t>
   </si>
   <si>
     <t>9565</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9565/n.152.2021.jonei._continuacao_da_obra_de_pavimentacao_da_rua_joao_guilherme_rodolpho_goesej_na_localidade_de_ponto_alto__dm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9565/n.152.2021.jonei._continuacao_da_obra_de_pavimentacao_da_rua_joao_guilherme_rodolpho_goesej_na_localidade_de_ponto_alto__dm.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de continuação de pavimentação da rua João Guilherme Rodolpho Goese, a rua lateral a creche de Ponto Alto – DM.</t>
   </si>
   <si>
     <t>9566</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9566/n.153.2021.jonei.terminado_o_calcamento_da_rua_natalina_wernesbachj_localizada_no_bairro_vale_da_estacao_e_tambem_deslocar_o_boeiro.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9566/n.153.2021.jonei.terminado_o_calcamento_da_rua_natalina_wernesbachj_localizada_no_bairro_vale_da_estacao_e_tambem_deslocar_o_boeiro.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de ser terminado o calçamento da rua Natalina Wernesbach, localizada no bairro Vale da Estação, bem como deslocar o bueiro após a última casa.</t>
   </si>
   <si>
     <t>9567</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9567/n.154.2021.jonei.manutencao_no_calcamento_da_praca_de_santa_isabelj_bem_como_a_pintura_dos_bancos_e_calcamento.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9567/n.154.2021.jonei.manutencao_no_calcamento_da_praca_de_santa_isabelj_bem_como_a_pintura_dos_bancos_e_calcamento.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade manutenção no calçamento da praça de Santa Isabel, bem como a pintura dos bancos e calçamento.</t>
   </si>
   <si>
     <t>9568</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9568/n.155.2021.lorraine.providenciar__a_manutencao_das_calhas__na_unidade_de_saude_argeu_ewald_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9568/n.155.2021.lorraine.providenciar__a_manutencao_das_calhas__na_unidade_de_saude_argeu_ewald_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de providenciar manutenção das calhas na unidade de saúde Argeu Ewald.</t>
   </si>
   <si>
     <t>9571</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9571/n.156.2021.chico._calcamento_e_iluminacao_rua_em_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9571/n.156.2021.chico._calcamento_e_iluminacao_rua_em_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pavimentação de aproximadamente 300 metros da rua perpendicular localizada próximo a Cesan, que liga a Avenida Jair Plaster a Avenida Adelson Plaster – Melgaço, e instalação de iluminação pública na referida rua.</t>
   </si>
   <si>
     <t>9572</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9572/n.157.2021.julio._unidade_de_saude_em_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9572/n.157.2021.julio._unidade_de_saude_em_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir mais uma Unidade de Saúde na localidade de Santa Isabel – Domingos Martins.</t>
   </si>
   <si>
     <t>9573</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9573/n.158.2021.julio._campo_de_malha_e_bocha.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9573/n.158.2021.julio._campo_de_malha_e_bocha.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir uma área com um campo de bocha e de malha na sede do município.</t>
   </si>
   <si>
     <t>9574</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9574/n.159.2021.julio._reformas_de_parquinho_ponto_alto_e_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9574/n.159.2021.julio._reformas_de_parquinho_ponto_alto_e_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de reformar e equipar com novos brinquedos os parquinhos das localidades de Ponto Alto e Paraju – Domingos Martins.</t>
   </si>
   <si>
     <t>9575</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9575/n.160.2021.julio._reforma_do_cras_de_ponto_alto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9575/n.160.2021.julio._reforma_do_cras_de_ponto_alto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a reforma da Área de Convivência do Centro de Referência em Assistência Social - CRAS de Ponto Alto.</t>
   </si>
   <si>
     <t>9576</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9576/n.161.2021.lorraine.reforma_da_casa_da_cultura.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9576/n.161.2021.lorraine.reforma_da_casa_da_cultura.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de providenciar reparação da Casa da Cultura, bem como restaurar os monumentos históricos da Praça Arthur Gerhardt, na sede do município.</t>
   </si>
   <si>
     <t>9577</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9577/n.162.2021.lorraine._criacao_de_um_projeto_de_castracao_de_animaislj.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9577/n.162.2021.lorraine._criacao_de_um_projeto_de_castracao_de_animaislj.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a que estude a possibilidade da criação de um projeto de castração de animais (cães e gatos) sem amparos, que tenham sido adotados, ou que estejam sob custodia em ONGS de nosso município.</t>
   </si>
   <si>
     <t>9578</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9578/n.163.2021.edinho._padronizacao_das_lixeiras_da_sede_do_municipioj_com_cores_e_adesivos_que_indicam_quais_materiais_devem_ser_descartados.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9578/n.163.2021.edinho._padronizacao_das_lixeiras_da_sede_do_municipioj_com_cores_e_adesivos_que_indicam_quais_materiais_devem_ser_descartados.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de padronização das lixeiras da sede do município, com cores e adesivos que indicam quais materiais devem ser descartados, e realizar a higienização semanal, com lavagem e desinfecção das lixeiras, bem como do local onde elas se encontram, evitando com que os ambientes fiquem sujos e com mal cheiro.</t>
   </si>
   <si>
     <t>9579</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9579/n.164.2021.edinho._necessidade_de_um_estudo_junto_ao_governo_e_ao_senac_oferecer_cursos_de_qualificacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9579/n.164.2021.edinho._necessidade_de_um_estudo_junto_ao_governo_e_ao_senac_oferecer_cursos_de_qualificacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de um estudo junto ao governo e ao SENAC, para que possa oferecer cursos de qualificação no ramo do turismo e hotelaria para a população de Domingos Martins.</t>
   </si>
   <si>
     <t>9583</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9583/n.165.2021.edinho._semaforo_em_trevo_de_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9583/n.165.2021.edinho._semaforo_em_trevo_de_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de juntamente com o DNIT, viabilizar a instalação de um semáforo no trevo de acesso a Santa Isabel, devendo funcionar nos finais de semana, no período das 12h às 20h.</t>
   </si>
   <si>
     <t>9584</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9584/n.166.2021.sandra._emenda_para_carro_maconel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9584/n.166.2021.sandra._emenda_para_carro_maconel.pdf</t>
   </si>
   <si>
     <t>Ao Excelentíssimo Senhor Deputado Federal Neucimar Fraga, solicitando a possibilidade de liberação de emenda parlamentar para aquisição de um veículo com tanque maconel para atender as demandas Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9585</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9585/n.167.2021.jonei._inluir_no_calendario_cultural_de_dm_a_domingueira_cultural.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9585/n.167.2021.jonei._inluir_no_calendario_cultural_de_dm_a_domingueira_cultural.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de incluir no Calendário Oficial de Eventos do município, a “Domingueira Cultural”, na localidade de Santa Isabel.</t>
   </si>
   <si>
     <t>9586</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9586/n.168.2021.lorraine._patrolar_estrada_do_alto_galo_e_biriricas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9586/n.168.2021.lorraine._patrolar_estrada_do_alto_galo_e_biriricas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de patrolar trechos de estradas das seguintes localidades: do Alto Galo e Biriricas; estrada Vale da Estação sentido Bom Jesus; estrada que se inicia no Baixo Galo (próximo à casa de Orlando Velten e vai sentido a casa de Valdemiro Ost até Califórnia) e estrada de Chapéu, passando pela Delícias da Tilápia.</t>
   </si>
   <si>
     <t>9581</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9581/n.169.2021.marcos_simer._construcao_de_quadra_esportiva__em_alto_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9581/n.169.2021.marcos_simer._construcao_de_quadra_esportiva__em_alto_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar construção de uma quadra de esportes na localidade de Alto Parajú.</t>
   </si>
   <si>
     <t>9591</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9591/n.170.2021.jessica.carro_para_o_conselho_tutelar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9591/n.170.2021.jessica.carro_para_o_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>INDICO à Excelentíssima senhora Presidente da Câmara Municipal a possibilidade de realizar a compra de um novo veículo para Câmara e transferir o carro já existente para Prefeitura Municipal, a fim de direcioná-lo ao Conselho Tutelar do município.</t>
   </si>
   <si>
     <t>9592</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9592/n.171.2021.gilmar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9592/n.171.2021.gilmar.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar controle biológico do Simulium Spp, conhecido como borrachudo, através de aplicação de larvicida nos córregos e riachos de Biriricas.</t>
   </si>
   <si>
     <t>9593</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9593/n.172.2021.jonei._padronizar_os_pontos_de_onibus_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9593/n.172.2021.jonei._padronizar_os_pontos_de_onibus_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de padronizar os pontos de ônibus localizados no: trevo de Santa Isabel, que dá acesso ao Vale da Estação, outro nas proximidades do restaurante do Edu, no trevo de Campinho, e na entrada da rua da Refrigerantes coroa, com o estilo arquitetura germânica, pois encontram-se desgastados.</t>
   </si>
   <si>
     <t>9608</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9608/n.173.2021.jonei._instalacao_de_iluminacao_publica_na_entrada_de_pedra_azulj_proximo_ao_ponto_de_onibus._.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9608/n.173.2021.jonei._instalacao_de_iluminacao_publica_na_entrada_de_pedra_azulj_proximo_ao_ponto_de_onibus._.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de iluminação pública na entrada de Pedra Azul, próximo ao ponto de ônibus, em frente a pousada Peterle no trevo que dá acesso a rota do lagarto.</t>
   </si>
   <si>
     <t>9594</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9594/n.174.2021.lorraine.__viabilizar_dois_tambores_de_lixo_em_biriricas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9594/n.174.2021.lorraine.__viabilizar_dois_tambores_de_lixo_em_biriricas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de acrescentar dois tambores de lixo próximo a igreja católica, na localidade de Biriricas, ao lado do ponto em que as vãs deixam os alunos.</t>
   </si>
   <si>
     <t>9595</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9595/n.175.2021.lorraine.__manutencao_da_rede_de_esgoto_de_parajuj_para_que_ela_possa_operar_com_1001_de_eficiencia.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9595/n.175.2021.lorraine.__manutencao_da_rede_de_esgoto_de_parajuj_para_que_ela_possa_operar_com_1001_de_eficiencia.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de possibilidade junto ao departamento competente de realizar a manutenção da rede de esgoto na localidade de Paraju, para que ela possa operar com 100% de eficiência, uma vez que, os dejetos de diversas casas que não estão ligadas a rede estão sendo lançados no rio que corta a cidade.</t>
   </si>
   <si>
     <t>9596</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9596/n.176.2021.julio._realizar_captacaoj_analise_e_estacao_de_tratamento_de_aguaj_junto_a_cesan_nas_comunidades_de_parajuj_perobas_e_ponto_alto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9596/n.176.2021.julio._realizar_captacaoj_analise_e_estacao_de_tratamento_de_aguaj_junto_a_cesan_nas_comunidades_de_parajuj_perobas_e_ponto_alto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar junto ao órgão competente a captação, análise e estação de tratamento de água, nas comunidades de Paraju, Perobas e Ponto Alto.</t>
   </si>
   <si>
     <t>9597</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9597/n.177.2021.julio.__implantar_de_uma_base_servico_de_atendimento_movel_de_urgencia__samuj_na_comunidade_de_perobasj_no_municipio_de_domingos_martins.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9597/n.177.2021.julio.__implantar_de_uma_base_servico_de_atendimento_movel_de_urgencia__samuj_na_comunidade_de_perobasj_no_municipio_de_domingos_martins.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito que estude a possibilidade de implantar de uma base Serviço de Atendimento Móvel de Urgência – SAMU, na comunidade de Ponto Alto, no Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9598</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9598/n.178.2021.julio.__escelsa_recolher_entulhos_quando_retirar_arvores.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9598/n.178.2021.julio.__escelsa_recolher_entulhos_quando_retirar_arvores.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito que estude a possibilidade de solicitar a empresa Escelsa, que após o trabalho de retiradas de árvores e demais serviços realizados no município, os funcionários da EDP possam limpar o local recolhendo os entulhos deixados durante a execução do mesmo.</t>
   </si>
   <si>
     <t>9599</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9599/n.179.2021.julio.__instalar_mata-burro_e_cascalhar_a_estrada_de_panelas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9599/n.179.2021.julio.__instalar_mata-burro_e_cascalhar_a_estrada_de_panelas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de cascalhar a estrada da localidade de Panelas, iniciando próximo a residência do senhor Roberto Endlich e seguindo o trecho que compreende as propriedades seguintes, indico ainda, a instalação de dois mata-burros de cimento na mesma estrada.</t>
   </si>
   <si>
     <t>9600</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9600/n.180.2021.sandra._calcamento_do_morro_sentido_alto_pena_apos_o_cemiterio_schumacher_em_rio_ponte..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9600/n.180.2021.sandra._calcamento_do_morro_sentido_alto_pena_apos_o_cemiterio_schumacher_em_rio_ponte..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o calçamento do morro sentido Alto Pena e Pena, que tem início após o cemitério Schumacher, em Rio Ponte.</t>
   </si>
   <si>
     <t>9601</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9601/n.181.2021.jonei._possibilidade_de_realizar_a_reforma_e_calcamento_da_praca_e_fornecimento_de_aguaj_em_pedra_azul.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9601/n.181.2021.jonei._possibilidade_de_realizar_a_reforma_e_calcamento_da_praca_e_fornecimento_de_aguaj_em_pedra_azul.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, junto com a secretaria de obras e serviços públicos do município a possibilidade de realizar a reforma e calçamento da Praça em frente a associação de voluntários de Pedra Azul, bem como viabilizar com a empresa de fornecimento de água a possibilidade de disponibilizar água na praça, a fim de realizar a manutenção das plantas e gramas, bem como o uso necessário.</t>
   </si>
   <si>
     <t>9602</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9602/n.182.2021.edinho._instalar_redutor_de_velocidade_na_rua_gustavo_gerhardt.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9602/n.182.2021.edinho._instalar_redutor_de_velocidade_na_rua_gustavo_gerhardt.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalar redutor de velocidade na rua Gustavo Gerhardt – Domingos Martins.</t>
   </si>
   <si>
     <t>9603</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9603/n.183.2021.edinho._limpeza_e_poda_de_arvores_na_kurt_lewin.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9603/n.183.2021.edinho._limpeza_e_poda_de_arvores_na_kurt_lewin.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar limpeza nas laterais da Avenida Kurt Lewin, bem como poda e corte de árvores se necessário.</t>
   </si>
   <si>
     <t>9604</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9604/n.184.2021.johnei.reforma_da_ponte_de_madeira_localizada_a_50_metros_antes_do_sitio_el_dourado.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9604/n.184.2021.johnei.reforma_da_ponte_de_madeira_localizada_a_50_metros_antes_do_sitio_el_dourado.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possibilidade de realizar a reforma da ponte de madeira localizada a 50 metros antes do sítio El Dourado, tendo como referência a subida da floricultura Real Garden.</t>
   </si>
   <si>
     <t>9605</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9605/n.185.2021.chico._pavimentacao_de_aproximadamente_800_metros_da_estrada_sentido_caramuru_a_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9605/n.185.2021.chico._pavimentacao_de_aproximadamente_800_metros_da_estrada_sentido_caramuru_a_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pavimentação de aproximadamente 800 metros da estrada sentido Caramuru a Melgaço, próximo ao posto de gasolina.</t>
   </si>
   <si>
     <t>9606</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9606/n.186.2021.chico._pavimentacao_morro_da_igreja_de_california_sentido_galo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9606/n.186.2021.chico._pavimentacao_morro_da_igreja_de_california_sentido_galo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pavimentação da subida da Igreja de Califórnia, sentido comunidade do Galo.</t>
   </si>
   <si>
     <t>9607</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9607/n.187.2021.jonei.de_realizar_instalacao_de_rede_de_iluminacao_no_estacionamento_publico_do_municipio_em_frente_a_praca_dr._arthur_gerhardt.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9607/n.187.2021.jonei.de_realizar_instalacao_de_rede_de_iluminacao_no_estacionamento_publico_do_municipio_em_frente_a_praca_dr._arthur_gerhardt.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito junto com a empresa especializada, a possibilidade   de realizar instalação de rede de iluminação no estacionamento público do município em frente a praça Dr. Arthur Gerhardt.</t>
   </si>
   <si>
     <t>9619</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9619/n.188.2021.julio.__possibilidade_de_substituicao_de_lampadas_de_iluminacao_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9619/n.188.2021.julio.__possibilidade_de_substituicao_de_lampadas_de_iluminacao_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de substituição de lâmpadas de iluminação iniciando próximo ao bar do Bebé e seguindo o trecho até as proximidades do comercial Lahass, no distrito de Melgaço.</t>
   </si>
   <si>
     <t>9620</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9620/n.189.2021.lorraine.manutencao_das_lampadas_dos_postes_de_energia_que_estao_queimadasj_localizada_na_avenida_koehlerj_em_frente_ao_bar_do_floriano.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9620/n.189.2021.lorraine.manutencao_das_lampadas_dos_postes_de_energia_que_estao_queimadasj_localizada_na_avenida_koehlerj_em_frente_ao_bar_do_floriano.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de junto ao departamento competente de realizar a manutenção das lâmpadas dos postes de energia que estão queimadas, localizada na Avenida Koehler, em frente ao bar do Floriano, no centro do município.</t>
   </si>
   <si>
     <t>9621</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9621/n.190.2021.jonei.realizar_manutencao_com_tapa_buracos_na_rodovia_que_liga_santa_isabel_ao_vale_da_estacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9621/n.190.2021.jonei.realizar_manutencao_com_tapa_buracos_na_rodovia_que_liga_santa_isabel_ao_vale_da_estacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção com tapa buracos na rodovia que liga Santa Isabel ao Vale da Estação.</t>
   </si>
   <si>
     <t>9622</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9622/n.191.2021.jonei.manutencao_relativa_a_pintura_do_asfalto_localizada_na_subida_do_morro_que_da_acesso_ao_bairro_chapeu_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9622/n.191.2021.jonei.manutencao_relativa_a_pintura_do_asfalto_localizada_na_subida_do_morro_que_da_acesso_ao_bairro_chapeu_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção relativa à pintura do asfalto localizada na subida do morro que dá acesso ao bairro Chapéu dando continuidade até o fim do asfalto, sugerindo também a sinalização com olhos de gato em todo o trecho.</t>
   </si>
   <si>
     <t>9650</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9650/n.192.2021.jonei.possibilidade_de_realizar_abertura_da_pedreiraj_conhecida_como_bambuzalj_localizada_no_vale_da_estacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9650/n.192.2021.jonei.possibilidade_de_realizar_abertura_da_pedreiraj_conhecida_como_bambuzalj_localizada_no_vale_da_estacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar abertura da pedreira, conhecida como bambuzal, em frente a casa do Paulo Sérgio, localizada no Vale da Estação.</t>
   </si>
   <si>
     <t>9623</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9623/n.193.2021.jonei.continuidade_da_pavimentacao_localizada_na_subida_da_igreja_catolica_do_vale_da_estacaoj_seguindo_ate_as_proximidades_do_sitio_capitao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9623/n.193.2021.jonei.continuidade_da_pavimentacao_localizada_na_subida_da_igreja_catolica_do_vale_da_estacaoj_seguindo_ate_as_proximidades_do_sitio_capitao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a continuidade da pavimentação localizada na subida da Igreja católica do Vale da Estação, seguindo até as proximidades do Sítio Capitão.</t>
   </si>
   <si>
     <t>9624</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9624/n.194.2021.lorraine.retirada_de_carro_abandonado_na_rua_lateral_ao_trarbach_novo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9624/n.194.2021.lorraine.retirada_de_carro_abandonado_na_rua_lateral_ao_trarbach_novo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de junto ao departamento competente de realizar a identificação do proprietário de um veículo cor prata da marca corsa, que se encontra em situação de abandono há muito tempo, para que o mesmo possa fazer a retirada do carro do local, caso não seja identificado, que os órgãos competentes da Prefeitura façam a retirada do mesmo situado na rua lateral do Trarbach novo em sentido a rua que dá acesso a parte administrativa da Refrigerantes Coroa.</t>
   </si>
   <si>
     <t>9625</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9625/n.195.2021.julio._demarcacao_de_vaga_de_estacionamento_vila.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9625/n.195.2021.julio._demarcacao_de_vaga_de_estacionamento_vila.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a regulamentação e demarcação das vagas de estacionamento em apenas um sentido da rua, na Vila da Paz.</t>
   </si>
   <si>
     <t>9626</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9626/n.196.2021.chico._torre_de_telefonia_movel_fazenda_schwanz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9626/n.196.2021.chico._torre_de_telefonia_movel_fazenda_schwanz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalar uma torre de telefonia móvel na comunidade rural da Fazenda Schwanz, onde beneficiará também as comunidades vizinhas.</t>
   </si>
   <si>
     <t>9627</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9627/n.197.2021.lorraine.uma_capela_mortuaria_e_acessibilidadej_em_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9627/n.197.2021.lorraine.uma_capela_mortuaria_e_acessibilidadej_em_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de construir uma capela mortuária com critérios básicos para promover a acessibilidade de todas as pessoas portadoras de deficiência ou que apresentam mobilidade reduzida, bem como uma harmonização com gramados, no cemitério de Melgaço.</t>
   </si>
   <si>
     <t>9628</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9628/n.198.2021.julio._calcamento_e_calcada_nas_ruas_flor_de_maio_de_rua_ipe.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9628/n.198.2021.julio._calcamento_e_calcada_nas_ruas_flor_de_maio_de_rua_ipe.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar melhorias no calçamento da rua Flor de Maio e rua Ipê, assim como, melhoras na calçada das ruas, e construção de nova calçada onde for necessário</t>
   </si>
   <si>
     <t>9629</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9629/n.199.2021.edinho._limpeza_e_poda_de_arvores_no_bairro_jefferson_de_aguiar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9629/n.199.2021.edinho._limpeza_e_poda_de_arvores_no_bairro_jefferson_de_aguiar.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar limpeza, bem como poda das árvores no Bairro Jefferson de Aguiar – Domingos Martins.</t>
   </si>
   <si>
     <t>9630</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9630/n.200.2021.edinho._manutnecao_da_ponte_de_acesso_a_sao_floriano.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9630/n.200.2021.edinho._manutnecao_da_ponte_de_acesso_a_sao_floriano.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a recuperação da ponte na estrada que dá acesso a localidade de São Floriano, próximo a Serralheria Canal, Distrito de Aracê.</t>
   </si>
   <si>
     <t>9631</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9631/n.201.2021.edinho._iluminacao_e_mais_bancos_na_praca_dr._arthur_gerhardt.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9631/n.201.2021.edinho._iluminacao_e_mais_bancos_na_praca_dr._arthur_gerhardt.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar um projeto de iluminação para praça Dr. Arthur Gerhardt, assim como instalação de novos bancos no local.</t>
   </si>
   <si>
     <t>9633</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9633/n.202.2021.marcos_simmer._calcamento_entre_a_unidade_de_saude_ate_as_escola_em_alto_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9633/n.202.2021.marcos_simmer._calcamento_entre_a_unidade_de_saude_ate_as_escola_em_alto_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, junto com a secretaria de obras e serviços públicos do município a possibilidade de realizar calçamento de aproximadamente 200 metros, tendo início na unidade de saúde até as proximidades da escola em Alto Paraju.</t>
   </si>
   <si>
     <t>9635</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9635/n.203.2021.lorraine.indico_ao_excelentissimo_senhor_prefeito_a_possibilidade_de_construir_um_pracaoj_local_destinado_para_lazer_dos_caes.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9635/n.203.2021.lorraine.indico_ao_excelentissimo_senhor_prefeito_a_possibilidade_de_construir_um_pracaoj_local_destinado_para_lazer_dos_caes.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de construir no município um (PRACÃO), local destinado para lazer e recreação entre humanos e cães.</t>
   </si>
   <si>
     <t>9636</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9636/n.204.2021.julio._calcamento_do_trecho_de_ponto_alto_a_perobas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9636/n.204.2021.julio._calcamento_do_trecho_de_ponto_alto_a_perobas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar projeto de calçamento do trecho que liga a comunidade de Ponto Alto a localidade de Perobas.</t>
   </si>
   <si>
     <t>9637</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9637/n.205.2021.julio._calcamento_do_trecho_de_paraju_ate_antiga_granja_valquiria.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9637/n.205.2021.julio._calcamento_do_trecho_de_paraju_ate_antiga_granja_valquiria.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar projeto de calçamento do trecho que liga a comunidade de Paraju até próximo a localidade de Granja Walkiria.</t>
   </si>
   <si>
     <t>9638</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9638/n.206.2021.julio._galeria_anexa_ao_campo_de_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9638/n.206.2021.julio._galeria_anexa_ao_campo_de_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a construção de uma galeria anexa ao campo de futebol de Santa Isabel – Domingos Martins.</t>
   </si>
   <si>
     <t>9639</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9639/n.207.2021.julio._aquisicao_de_terreno_anexo_a_igreja_catolica_da_comunidade_de_ponto_alto_localizada_na_rua_adilio_ewald.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9639/n.207.2021.julio._aquisicao_de_terreno_anexo_a_igreja_catolica_da_comunidade_de_ponto_alto_localizada_na_rua_adilio_ewald.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de aquisição de terreno anexo a Igreja Católica da comunidade de Ponto Alto, localizada na Rua Adílio Ewald, para construção de Capela Mortuária, bem como estacionamento para os membros da Igreja e da comunidade.</t>
   </si>
   <si>
     <t>9640</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9640/n.208.2021.julio._reabir_a_casa_do_empreendedor.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9640/n.208.2021.julio._reabir_a_casa_do_empreendedor.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de reabrir a Casa do Empreendedor, localizada na Sede, considerando a importância do trabalho desenvolvido, divulgando vagas de trabalho em empresas do município.</t>
   </si>
   <si>
     <t>9641</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9641/n.209.2021.julio._parceria_com_a_coroa_para_estacionamento.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9641/n.209.2021.julio._parceria_com_a_coroa_para_estacionamento.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de firmar parceria com a Empresa Refrigerantes Coroa, a fim de transformar em estacionamento o lote localizado atrás do Ginásio Theodoro Schwambach - Sede, considerando que o município não dispõe de espaço para o mesmo</t>
   </si>
   <si>
     <t>9646</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9646/n.210.2021.marcos_simmer._na_area_do_saneamento_ambientalj_com_enfoque_especial_ao_fornecimento_de_agua_potavelj_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9646/n.210.2021.marcos_simmer._na_area_do_saneamento_ambientalj_com_enfoque_especial_ao_fornecimento_de_agua_potavelj_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possibilidade de prestação do serviço à população na área do saneamento ambiental, com enfoque especial ao fornecimento de água potável, promovendo a extensão progressiva do saneamento básico a toda população da comunidade Vila Mariano- Paraju.</t>
   </si>
   <si>
     <t>9647</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9647/n.211.2021.jhonei_._pavimentacao_de_aproximadamente_629_m_sao_miguel_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9647/n.211.2021.jhonei_._pavimentacao_de_aproximadamente_629_m_sao_miguel_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pavimentação no bairro de São Miguel, aproximadamente 100 metros após a casa do Sr. Vital e término em frente à casa do Sr. Wagner Rubim, totalizando 629 metros de pavimento.</t>
   </si>
   <si>
     <t>9648</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9648/n.212.2021.jhonei_._melhora_de_acesso_na_subida_do_morro_que_da_inicio_na_casa_da_familia_da_penha_lampier_e_termino_na_casa_do_rodrigoj_no_vale_da_estacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9648/n.212.2021.jhonei_._melhora_de_acesso_na_subida_do_morro_que_da_inicio_na_casa_da_familia_da_penha_lampier_e_termino_na_casa_do_rodrigoj_no_vale_da_estacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a melhora de acesso na subida do morro que dá início na casa da família Dª Penha Lampier e término na casa do Rodrigo Dettman, no Vale da Estação.</t>
   </si>
   <si>
     <t>9649</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9649/n.213.2021.jhonei_.substituicao_de_dois_quebra-molasj_por_faixas_elevadasj_localizados_na_estrada_do_galo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9649/n.213.2021.jhonei_.substituicao_de_dois_quebra-molasj_por_faixas_elevadasj_localizados_na_estrada_do_galo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a substituição de dois quebra-molas, por faixas elevadas, localizados na estrada do galo, sendo um em frete ao Lico Santana e o outro entre a venda do Marcos Ditrich e a família do Levir.</t>
   </si>
   <si>
     <t>9651</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9651/n.214.2021.edinho._programa_de_inclusao_digital_dos_professores_da_educacao_municipal..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9651/n.214.2021.edinho._programa_de_inclusao_digital_dos_professores_da_educacao_municipal..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade do desenvolvimento de estudos a fim de criar o programa de inclusão digital dos professores da educação municipal.</t>
   </si>
   <si>
     <t>9659</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9659/n.215.2021.gilmar._duplicacao_da_ponte_na_estrada_de_biriricas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9659/n.215.2021.gilmar._duplicacao_da_ponte_na_estrada_de_biriricas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de duplicação em duas vias da ponte sobre o Rio Jucu, localizada na estrada de Biriricas.</t>
   </si>
   <si>
     <t>9660</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9660/n.216.2021.gilmar._iluminacao_publica_na_vila_de_biriricas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9660/n.216.2021.gilmar._iluminacao_publica_na_vila_de_biriricas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalação de iluminação pública na Vila de Biriricas, no trecho entre as residências do Sr. Cristiano Helmer e do Sr. Lindomiro Bremenkamp.</t>
   </si>
   <si>
     <t>9662</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9662/n.217.2021.julio._exames_de_sangue_complementares_sejam_realizados_pelo_sus.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9662/n.217.2021.julio._exames_de_sangue_complementares_sejam_realizados_pelo_sus.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de juntamente com a Secretária de saúde, que exames de sangue complementares sejam realizados pelo SUS, considerando que alguns exames ainda precisam ser realizados em laboratório particular.</t>
   </si>
   <si>
     <t>9668</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9668/n.218.2021.julio._manutencao_calcamento_rota_do_lagarto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9668/n.218.2021.julio._manutencao_calcamento_rota_do_lagarto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a recuperação do trecho da Rota do Lagarto, que liga a Pousada Peterle e Pousada Pedra Azul.</t>
   </si>
   <si>
     <t>9669</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9669/n.219.2021.julio._manutencao_vila_dos_palmitos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9669/n.219.2021.julio._manutencao_vila_dos_palmitos.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a recuperação do calçamento na Vila dos Palmitos, localidade de União, Distrito de Aracê.</t>
   </si>
   <si>
     <t>9670</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9670/n.220.2021.chico._quadra_nova_e_calcamento_na_escola_de_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9670/n.220.2021.chico._quadra_nova_e_calcamento_na_escola_de_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a construção de uma nova quadra esportiva, bem como o calçamento no espaço da Escola Municipal de Melgaço.</t>
   </si>
   <si>
     <t>9671</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9671/n.221.2021.chico._rede_de_seguranca_no_campo_vila_schwanz_em_rio_ponte.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9671/n.221.2021.chico._rede_de_seguranca_no_campo_vila_schwanz_em_rio_ponte.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de rede de segurança no campo Vila Schwanz, localizado na comunidade de Rio Ponte.</t>
   </si>
   <si>
     <t>9672</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9672/n.222.2021.chico._refazer_a_ponte_em_rio_ponte_perto_do_campo_mira_plaster.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9672/n.222.2021.chico._refazer_a_ponte_em_rio_ponte_perto_do_campo_mira_plaster.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar a reconstrução e ampliação da ponte na localidade de Rio Ponte, próximo ao campo Mira Plaster.</t>
   </si>
   <si>
     <t>9673</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9673/n.223.2021.chico._calcamento_entre_santo_agostinho_ate_o_recanto_da_mata.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9673/n.223.2021.chico._calcamento_entre_santo_agostinho_ate_o_recanto_da_mata.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar o calçamento, de aproximadamente 800 metros, compreendendo o trecho no início do asfalto sentido a Santo Agostinho até o Recanto da Mata.</t>
   </si>
   <si>
     <t>9674</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9674/n.224.2021.sandra._novo_posto_de_saude_fazenda_schwanz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9674/n.224.2021.sandra._novo_posto_de_saude_fazenda_schwanz.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a construção de uma nova Unidade de Saúde para atender a localidade da Fazenda Schwanz</t>
   </si>
   <si>
     <t>9675</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9675/n.225.2021.sandra._espaco_esportivo_nova_almeida.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9675/n.225.2021.sandra._espaco_esportivo_nova_almeida.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a construção de uma Quadra de Esportes na localidade de Nova Almeida, no terreno doado pelo morador Guido Klippel.</t>
   </si>
   <si>
     <t>9676</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9676/n.226.2021.sandra._espaco_esportivo_ao_lado_da_escola_de_rio_ponte.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9676/n.226.2021.sandra._espaco_esportivo_ao_lado_da_escola_de_rio_ponte.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a construção de uma Quadra de Esportes ao lado da EMEF Rio Ponte – Domingos Martins.</t>
   </si>
   <si>
     <t>9677</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9677/n.227.2021.julio._substituir_pranchao_ponte_proximo_ao_sitio_tia_ilda.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9677/n.227.2021.julio._substituir_pranchao_ponte_proximo_ao_sitio_tia_ilda.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a substituição dos pranchões da ponte próxima a propriedade da família Klein, passando pelo Sitio da Tia Ilda, sentido Santa Isabel.</t>
   </si>
   <si>
     <t>9678</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Vereador Arno Schmidt</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9678/n.228.2021.arno._ponte_de_cimento_na_estrada_de_alto_tijuco_preto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9678/n.228.2021.arno._ponte_de_cimento_na_estrada_de_alto_tijuco_preto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar a troca de uma ponte de madeira por uma de cimento localizada na estrada de Alto Tijuco Preto, nas proximidades do sítio do Sr. Florim Haese.</t>
   </si>
   <si>
     <t>9679</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9679/n.229.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_a_propriedade_do_fredolino_rasch.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9679/n.229.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_a_propriedade_do_fredolino_rasch.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar calçamento ligando a Vila de Alto Tijuco Preto até a propriedade do Sr. Fredolino Raasch.</t>
   </si>
   <si>
     <t>9680</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9680/n.230.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_a_propriedade_do_marcelino_bork.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9680/n.230.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_a_propriedade_do_marcelino_bork.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar calçamento no trecho que liga a Vila de Alto Tijuco Preto até a propriedade do Sr. Marcelino Bork.</t>
   </si>
   <si>
     <t>9681</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9681/n.231.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_ate_a_chegada_da_igreja_luz_do_mundo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9681/n.231.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_ate_a_chegada_da_igreja_luz_do_mundo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar calçamento do trecho do asfalto da Vila de Alto Tijuco Preto até a chegada da Igreja Luterana Luz do Mundo.</t>
   </si>
   <si>
     <t>9682</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9682/n.232.2021.arno._calcamento_na_chegada_da_igreja_luterana_pao_da_vida_em_alto_tijuco_preto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9682/n.232.2021.arno._calcamento_na_chegada_da_igreja_luterana_pao_da_vida_em_alto_tijuco_preto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar calçamento na chegada da Igreja Luterana Pão da Vida, localizada em Alto Tijuco Preto.</t>
   </si>
   <si>
     <t>9683</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9683/n.233.2021.lorraine._medico_veterinario_para_populacao_de_baixa_renda.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9683/n.233.2021.lorraine._medico_veterinario_para_populacao_de_baixa_renda.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de disponibilizar um médico veterinário para atendimento à população de baixa renda, uma vez por semana, na Sede do município.</t>
   </si>
   <si>
     <t>9684</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9684/n.234.2021.lorraine.i_asfalto_para_estrada_de_chapeuj.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9684/n.234.2021.lorraine.i_asfalto_para_estrada_de_chapeuj.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade implementar asfalto na estrada de chapéu, tendo como referência a residência do Sr. Davi Schneider até na Mercearia Ribet.</t>
   </si>
   <si>
     <t>9685</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9685/n.235.2021.sandra._calcamento_fazenda_schwanz_direcao_vila_discher.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9685/n.235.2021.sandra._calcamento_fazenda_schwanz_direcao_vila_discher.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pavimentação de _x000D_
 aproximadamente 3 mil metros quadrados, no trecho que compreende da Fazenda Schwanz, em _x000D_
 direção a Vila Discher - Rio Ponte</t>
   </si>
   <si>
     <t>9686</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9686/n.236.2021.sandra._calcamento_do_morro_sentido_alto_pena_apos_o_cemiterio_schumacher.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9686/n.236.2021.sandra._calcamento_do_morro_sentido_alto_pena_apos_o_cemiterio_schumacher.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o calçamento da subida do_x000D_
 cemitério Schumacher, sentido Alto Pena, com extensão de 2 mil metros quadrados.</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9687/n.237.2021.sandra._calcamento_de_dois_trechos_em_goiabeiras.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9687/n.237.2021.sandra._calcamento_de_dois_trechos_em_goiabeiras.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pavimentação de dois trechos na localidade de Goiabeiras. O primeiro com extensão de mil metros quadrados na direção do cemitério; e o outro em direção ao campo de futebol, também com extensão aproximada de mil metros quadrados.</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9688/n.238.2021.sandra._calcamento_em_ponto_alto_dos_italianos_ate_os_cemiterios.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9688/n.238.2021.sandra._calcamento_em_ponto_alto_dos_italianos_ate_os_cemiterios.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar pavimentação na localidade _x000D_
 de Ponto Alto, do trecho que vai desde a ponte próximo a propriedade dos Italianos sentido os _x000D_
 cemitérios Católico e da Confissão Luterana.</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9689/n.239.2021.julio._construcao_de_banheiro_e_fraldario_na_praca_da_biquinha.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9689/n.239.2021.julio._construcao_de_banheiro_e_fraldario_na_praca_da_biquinha.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de construção de banheiros feminino e_x000D_
 um masculino, bem como um espaço destinado a fraldário, na Praça Domingos José Martins,_x000D_
 conhecida como “Praça da Biquinha” - Centro, Domingos Martins, aproveitando que o espaço_x000D_
 encontrasse em obras de reforma.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9690/n.240.2021.lorraine.promocao_de_feiras_de_adocao_em_parceria_com_a_ong_amar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9690/n.240.2021.lorraine.promocao_de_feiras_de_adocao_em_parceria_com_a_ong_amar.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de promover feiras de adoção de animais em parceria com a ONG AMAR, disponibilizando espaços dedicados para tais eventos.</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9691/n.241.2021.sandra._calcamento_em_ponto_alto_sentido_propriedade_helio_lieber.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9691/n.241.2021.sandra._calcamento_em_ponto_alto_sentido_propriedade_helio_lieber.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar pavimentação na localidade de Ponto Alto, do trecho sentido esquerdo na direção da propriedade de Hélio Lieber, compreendendo aproximadamente 3 mil metros quadrados.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9692/n.242.2021.sandra._espaco_esportivo_em_goiabeiras.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9692/n.242.2021.sandra._espaco_esportivo_em_goiabeiras.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a construção de uma Quadra de Esportes na comunidade de Goiabeiras – Domingos Martins.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9693/n.243.2021.sandra._espaco_esportivo_em_alto_rio_ponte_igreja_dos_kloss.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9693/n.243.2021.sandra._espaco_esportivo_em_alto_rio_ponte_igreja_dos_kloss.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a construção de uma Quadra de Esportes na comunidade de Alto Rio Ponte, próximo a Igreja dos Kloss – Domingos Martins.</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9694/n.244.2021.lorraine._continuidade_a_instalacao_do_poco_cartesiano_e_caixas_maiores_em_goiabeiras.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9694/n.244.2021.lorraine._continuidade_a_instalacao_do_poco_cartesiano_e_caixas_maiores_em_goiabeiras.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de dar continuidade à instalação do poço artesiano e caixas de armazenamento maiores, na localidade de Goiabeiras.</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Vereador Abel Fernando Kiefer</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9695/n.245.2021.abel._compra_de_um_carro_fiat_doblo_para_o_conselho_tutelar..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9695/n.245.2021.abel._compra_de_um_carro_fiat_doblo_para_o_conselho_tutelar..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de compra de um carro Fiat Doblò para ser disponibilizado ao Conselho Tutelar.</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9696/n.246.2021.abel._iluminacaoo_e_troca_do_calcamento_no_beco_do_cemiterio.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9696/n.246.2021.abel._iluminacaoo_e_troca_do_calcamento_no_beco_do_cemiterio.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de instalação de um ponto de iluminação na entrada do Beco Sebastião Carlos Helmer, também conhecido como “Beco do Cemitério”, bem como a troca do calçamento no referido trecho.</t>
   </si>
   <si>
     <t>9697</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9697/n.247.2021.abel.substituicao_da_ponte_de_madeira_por_de_concreto_proximo_a_igreja_em_sao_bento_do_chapeu.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9697/n.247.2021.abel.substituicao_da_ponte_de_madeira_por_de_concreto_proximo_a_igreja_em_sao_bento_do_chapeu.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de realizar a troca de uma ponte de madeira por uma de cimento nas proximidades da Igreja Luterana em São Bento do Chapéu.</t>
   </si>
   <si>
     <t>9698</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9698/n.248.2021.abel.construcao_de_um_portal_turistico_na_entrada_do_circuito_do_galo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9698/n.248.2021.abel.construcao_de_um_portal_turistico_na_entrada_do_circuito_do_galo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de construção de um portal turístico na entrada do Circuito do Galo.</t>
   </si>
   <si>
     <t>9699</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9699/n.249.2021.abel._construcao_do_museu_da_concertina_em_melgaco_de_cima.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9699/n.249.2021.abel._construcao_do_museu_da_concertina_em_melgaco_de_cima.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de estudar a construção do Museu da Concertina, na localidade de Melgaço de Cima.</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9700/n.250.2021.julio._limpeza_da_br_262_ate_o_vale_da_estacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9700/n.250.2021.julio._limpeza_da_br_262_ate_o_vale_da_estacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito junto ao Departamento de Estradas de Rodagem (DER) a necessidade de identificar o responsável e solicitar a limpeza geral na BR 262, em frente a entrada de Santa Isabel até o Vale da Estação, devido a obra do DER.</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9701/n.251.2021.julio._calcamento_no_trecho_entre_o_vale_da_estacao_ate_o_sitio_capitao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9701/n.251.2021.julio._calcamento_no_trecho_entre_o_vale_da_estacao_ate_o_sitio_capitao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar calçamento no trecho que liga o Vale da Estação ao Sítio Capitão.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9702/n.252.2021.julio._realizar_retirada_de_terra_e_um_aterro_e_nivelamento_em_biriricas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9702/n.252.2021.julio._realizar_retirada_de_terra_e_um_aterro_e_nivelamento_em_biriricas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de remoção de terra localizada na entrada de Biriricas, anexo a BR 262, que foi autorizada pelo Departamento Nacional de Infraestrutura de Transportes (DNIT) a pedido de moradores da região, e depositar a terra retirada em outro terreno localizado também em Biriricas.</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9703/n.253.2021.julio._criacao_de_um_sistema_de_numeracao_para_exames_solicitados_pela_prefeitura.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9703/n.253.2021.julio._criacao_de_um_sistema_de_numeracao_para_exames_solicitados_pela_prefeitura.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de criar um sistema de sequência numérica para os exames que são solicitados e marcados pela Prefeitura.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9704/n.254.2021.johnei._sistema_de_reaproveitamento_da_agua_da_chuva_e_energia_solar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9704/n.254.2021.johnei._sistema_de_reaproveitamento_da_agua_da_chuva_e_energia_solar.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar planejamento de um sistema de captação da água da chuva e implantação de placas de energia solar em projetos de construções de estruturas públicas do Município.</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9705/n.255.2021.lorraine._criacao_de_farmacia_veterinaria_municipal.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9705/n.255.2021.lorraine._criacao_de_farmacia_veterinaria_municipal.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de criação de uma farmácia veterinária municipal.</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9706/n.256.2021.johnei._insalacao_de_lombada_na_rua_zeferino_sales_-_sta_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9706/n.256.2021.johnei._insalacao_de_lombada_na_rua_zeferino_sales_-_sta_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalação de uma lombada na Rua Zeferino Sales, em Santa Isabel, nas proximidades da casa do Sr. Dizone Entringer, número 143.</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9707/n.257.2021.johnei._instalacao_de_placas_nos_dois_acessos_da_rua_niteroi_do_meio.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9707/n.257.2021.johnei._instalacao_de_placas_nos_dois_acessos_da_rua_niteroi_do_meio.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalação de duas placas indicando a proibição de caminhões e veículos de grande porte nos dois acessos da Rua Niterói do Meio – Santa Isabel.</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9708/n.258.2021.johnei._insalacao_de_lombada_na_rua_manoel_antonio_stein_-_sta_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9708/n.258.2021.johnei._insalacao_de_lombada_na_rua_manoel_antonio_stein_-_sta_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de uma lombada na Rua Manoel Antônio Stein, número 13, perto dos Correios, em Santa Isabel. E instalação de uma placa de “PARE” no final da referida rua.</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9709/n.259.2021.sandra._reposicao_de_areia_da_praca_arthur_gerhardt.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9709/n.259.2021.sandra._reposicao_de_areia_da_praca_arthur_gerhardt.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a reposição da areia da Praça Arthur Gerhardt que está escassa, assim como revestir de forma arredondada as quinas das calçadas e degraus existentes na praça.</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9711/n.260.2021.marcos_simmer._inicio_d_obra_espaco_esportivo_em_ribeirao_capixaba.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9711/n.260.2021.marcos_simmer._inicio_d_obra_espaco_esportivo_em_ribeirao_capixaba.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de iniciar obra de uma pequena quadra no espaço esportivo em Ribeirão Capixaba.</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9712/n.261.2021.marcos_simmer.realizar_o_calcamento_na_comunidade_huver__ribeirao_capixaba.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9712/n.261.2021.marcos_simmer.realizar_o_calcamento_na_comunidade_huver__ribeirao_capixaba.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de realizar o calçamento na comunidade Huver – Ribeirão Capixaba, tendo com referência as propriedades do Sr. Isaldino Huver e terminando próximo a entrada do Sr. Arlindo Huver.</t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9713/n.262.2021.johnei._instalacao_de_lombadas_e_treechos_que_ligam_a_sede_de_dm_a_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9713/n.262.2021.johnei._instalacao_de_lombadas_e_treechos_que_ligam_a_sede_de_dm_a_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de lombadas nos seguintes trechos: Descida da Schneider Pneus, Distribuidora de bebidas Frimakel e entre a Xuap e Oficina do Zumiro. Os referidos pontos representam o trecho da ES 465, que liga a Sede de Domingos Martins a Melgaço.</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9724/n.263.2021.edson._reforma_da_praca_saudavel_na_vila_de_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9724/n.263.2021.edson._reforma_da_praca_saudavel_na_vila_de_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar uma reforma na Praça Saudável, localizada na Vila de Paraju.</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9727/n.264.2021._johnei._regulamentar_bolsa_atleta.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9727/n.264.2021._johnei._regulamentar_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de regulamentar a Lei nº 2607/2014, que Institui o PROGRAMA BOLSA ATLETA no Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9728</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9728/n.265.2021.lorraine._tapagem_de_buracos_em_frente_a_martinense_pneus.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9728/n.265.2021.lorraine._tapagem_de_buracos_em_frente_a_martinense_pneus.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de providenciar tapagem de buracos em frente a empresa Martinense Pneus.</t>
   </si>
   <si>
     <t>9729</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9729/n.266.2021._johnei._instalacao_de_iluminacao_na_academia_popular_no_trevo_de_campinho.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9729/n.266.2021._johnei._instalacao_de_iluminacao_na_academia_popular_no_trevo_de_campinho.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de substituição da iluminação decorativa na área da academia popular localizada no trevo de Campinho, por uma iluminação mais adequada, que ofereça maior visibilidade ao local.</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9730/n.267.2021._johnei._troca_de_placas_de_sao_miguel_ate_o_final_a_localidade_de_alto_pena.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9730/n.267.2021._johnei._troca_de_placas_de_sao_miguel_ate_o_final_a_localidade_de_alto_pena.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar troca das placas de sinalização no trecho de São Miguel, com início nas Granjas Simon até o final da localidade do Alto Pena.</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9731/n.268.2021._johnei._instalacao_de_um_portico_na_entrada_do_circuito_do_galo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9731/n.268.2021._johnei._instalacao_de_um_portico_na_entrada_do_circuito_do_galo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construção de um pórtico na entrada do Circuito do Chapéu.</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9732/n.269.2021._johnei._restauracao_do_revsol_na_estrada_do_chapeu.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9732/n.269.2021._johnei._restauracao_do_revsol_na_estrada_do_chapeu.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a restauração do revsol na estrada de Chapéu, nas proximidades da Real Garden, entrada do cascalho.</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9737/n.270.2021.marcos_simmer._reforma_ou_construcao_do_ponto_de_onibus_em_sao_floriano.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9737/n.270.2021.marcos_simmer._reforma_ou_construcao_do_ponto_de_onibus_em_sao_floriano.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de reformar o ponto de ônibus localizado em São Floriano, ou então, demolir o mesmo e construir um novo, seguindo o padrão dos demais pontos no município.</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9738/n.271.2021.julio._trocar_um_posto_na_rua_zeferino_salles_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9738/n.271.2021.julio._trocar_um_posto_na_rua_zeferino_salles_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de trocar um poste localizado na Rua Zeferino Salles - Santa Isabel, em frente ao seminário, bem como instalar uma nova placa informando o nome da referida rua.</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9752/n.272.2021.johnei._construcao_de_quadra_esportiva__na_lba.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9752/n.272.2021.johnei._construcao_de_quadra_esportiva__na_lba.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar construção de uma quadra de esportes na LBA.</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9750/n.273.2021.johnei._tapagem_de_buracos_paraju_a_mariano.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9750/n.273.2021.johnei._tapagem_de_buracos_paraju_a_mariano.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar uma operação tapa buracos para a estrada entre Paraju e o Mariano.</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9740/n.274.2021.johnei.possibilidade_de_realizar_abertura_da_pedreira_entre_o_sito_vista_do_vale_ate_....._no_vale_da_estacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9740/n.274.2021.johnei.possibilidade_de_realizar_abertura_da_pedreira_entre_o_sito_vista_do_vale_ate_....._no_vale_da_estacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar abertura da pedreira, localizada entre Sitio Vista do Vale até o Sitio do Ceará, localizada no Vale da Estação.</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9741/n.275.2021.marcos_simmer.extenssao_da_rua_vale__verde_em_ponto_alto_ii.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9741/n.275.2021.marcos_simmer.extenssao_da_rua_vale__verde_em_ponto_alto_ii.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de extensão de aproximadamente 120m (cento e vinte metros), de calçamento seguindo na rua Vale Verde em ponto Alto II.</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9742/n.276.2021.marcos_simmer.guarda_corpo_na_ponte_dos_mineirinhos_que_liga_sao_rafael_a_tijuco_preto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9742/n.276.2021.marcos_simmer.guarda_corpo_na_ponte_dos_mineirinhos_que_liga_sao_rafael_a_tijuco_preto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de guarda corpo nos dois lados da ponte que liga São Rafael a Tijuco Preto, conhecida como “Ponte dos Mineirinhos”.</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9743/n.277.2021.lorraine.central_de_monitoramento_na_cidade.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9743/n.277.2021.lorraine.central_de_monitoramento_na_cidade.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito junto a polícia militar a possibilidade de providenciar uma central de monitoramento na cidade.</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9744/n.278.2021.abel._troca_de_ponte_de_madeira_por_concreto_em_panelas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9744/n.278.2021.abel._troca_de_ponte_de_madeira_por_concreto_em_panelas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de realizar a troca de uma ponte de madeira por uma de concreto nas proximidades do Restaurante Recanto Suave, comunidade de Panelas.</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9745/n.279.2021.abel._calcamento_proximo_a_igreja_luterana_em_jucu.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9745/n.279.2021.abel._calcamento_proximo_a_igreja_luterana_em_jucu.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o calçamento na chegada da Igreja Luterana na comunidade do Jucu, próximo à Fazenda Lampier.</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9746/n.280.2021.edson._instalacao_de_redutor_de_elocidade_proximo_a_escola_floriano_augusto_ditrich_no_galo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9746/n.280.2021.edson._instalacao_de_redutor_de_elocidade_proximo_a_escola_floriano_augusto_ditrich_no_galo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de instalar um redutor de velocidade (quebra-molas) com placas de sinalização nas proximidades da Escola Municipal Pluridocente de Ensino Fundamental Floriano Augusto Dittrich, no Galo.</t>
   </si>
   <si>
     <t>9747</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9747/n.281.2021.edson._limpeza_da_margem_entre_o_trevo_de_dmingos_martins_e_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9747/n.281.2021.edson._limpeza_da_margem_entre_o_trevo_de_dmingos_martins_e_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de realizar a limpeza da margem da estrada BR 262 entre o trevo de Domingos Martins e o trevo de Santa Isabel.</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9748/n.282.2021.gilmar._instalacao_de_academia_popular_na_comunidade_de_biriricas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9748/n.282.2021.gilmar._instalacao_de_academia_popular_na_comunidade_de_biriricas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir uma Academia Popular na comunidade de Biriricas, Domingos Martins.</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9756/n.284.2021.silvestre._melhora_na_qualidade_de_internet_nas_escolas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9756/n.284.2021.silvestre._melhora_na_qualidade_de_internet_nas_escolas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de verificar junto as empresas que fornecem internet para as escolas do município, a melhora na qualidade e quantidade de megas oferecidos.</t>
   </si>
   <si>
     <t>9757</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9757/n.285.2021.lorraine._instalacao_de_placa_de_sinalizacao_na_rua_das_gardenias.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9757/n.285.2021.lorraine._instalacao_de_placa_de_sinalizacao_na_rua_das_gardenias.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de instalar placas de sinalização na Rua das Gardênias – Sede. Uma vez que, seu nome foi constituído na Lei nº 2679/2015, faltando apenas a sinalização.</t>
   </si>
   <si>
     <t>9758</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9758/n.286.2021.lorraine._refazer_a_ponte_localizada_em_pedra_branca_nas_proximidades_da_casa_do_leandro_wruck.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9758/n.286.2021.lorraine._refazer_a_ponte_localizada_em_pedra_branca_nas_proximidades_da_casa_do_leandro_wruck.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de refazer a ponte localizada em Pedra Branca, nas proximidades da casa do Leandro Wruck.</t>
   </si>
   <si>
     <t>9759</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9759/n.287.2021.lorraine._troca_da_lampada_no_final_da_rua_jeferson_de_aguiar_na_calcada_do_parquinho_-_cemiterio.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9759/n.287.2021.lorraine._troca_da_lampada_no_final_da_rua_jeferson_de_aguiar_na_calcada_do_parquinho_-_cemiterio.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de providenciar a troca da lâmpada no final da Rua Jeferson de Aguiar, na calçada do parquinho na Praça Dr. Arthur Gerhardt.</t>
   </si>
   <si>
     <t>9761</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9761/n.288.2021.lorraine._realizar_a_pavimentacao_da_estrada_com_pavis_em_soido_de_cima_ate_o_bioparque_da_aves.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9761/n.288.2021.lorraine._realizar_a_pavimentacao_da_estrada_com_pavis_em_soido_de_cima_ate_o_bioparque_da_aves.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a pavimentação da estrada com pavi’s em Soído de Cima na bifurcação à direita sentido Pousada Arco Íris tendo como início a coordenada geográfica: -20.35533516571525, -40.70505719069449, até o BioParque da Aves.</t>
   </si>
   <si>
     <t>9762</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9762/n.289.2021.lorraine._migrar_todos_os_processos_da_prefeitura_para_formato_eletronico.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9762/n.289.2021.lorraine._migrar_todos_os_processos_da_prefeitura_para_formato_eletronico.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de migrar todos os processos da Prefeitura para formato eletrônico.</t>
   </si>
   <si>
     <t>9763</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9763/n.290.2021.lorraine._tapagem_dos_buracos_em_soido_mas_precisamente_prox._com._terra_alta.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9763/n.290.2021.lorraine._tapagem_dos_buracos_em_soido_mas_precisamente_prox._com._terra_alta.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção com tapa buracos em Soído, nas proximidades do Condomínio Terra Alta</t>
   </si>
   <si>
     <t>9764</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9764/n.291.2021.lorraine._fazer_a_troca_da_tampa_do_boeiro_em_frente_a_cervejaria_mula_rouge.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9764/n.291.2021.lorraine._fazer_a_troca_da_tampa_do_boeiro_em_frente_a_cervejaria_mula_rouge.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de fazer a troca da tampa do bueiro em frente a Cervejaria Mula Rouge, na Rua Augusto Mayer, número 47 - Carlos Schwambach, Domingos Martins.</t>
   </si>
   <si>
     <t>9765</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9765/n.292.2021.lorraine._acrescentar_na_grade_curricular_das_escolas_municipais_a_materia_opv_orientacoes_para_vida.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9765/n.292.2021.lorraine._acrescentar_na_grade_curricular_das_escolas_municipais_a_materia_opv_orientacoes_para_vida.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito junto à Secretaria de Educação a possibilidade de acrescentar na grade curricular das escolas municipais a matéria OPV (Orientações Para Vida), onde serão tratados temas relevantes, escolhidos pela Secretaria, dentro do proposto.</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9771/n.293.2021.julio._instalar_um_toldo_na_unidade_de_saude_em_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9771/n.293.2021.julio._instalar_um_toldo_na_unidade_de_saude_em_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de instalar um toldo na Unidade de Saúde em Paraju, no local de embarque e desembarque de pacientes.</t>
   </si>
   <si>
     <t>9772</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9772/n.294.2021.julio._instalar_um_toldo_na_unidade_de_saude_em_ponto_alto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9772/n.294.2021.julio._instalar_um_toldo_na_unidade_de_saude_em_ponto_alto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de instalar um toldo na Unidade de Saúde em Ponto Alto, no local de embarque e desembarque de pacientes.</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9774/n.295.2021.sandra._calcamento_do_cemiterio_de_tijuco_preto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9774/n.295.2021.sandra._calcamento_do_cemiterio_de_tijuco_preto.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o calçamento ao longo da extensão onde se localiza o cemitério de Tijuco Preto, próximo a Vila conhecida como Borghardt.</t>
   </si>
   <si>
     <t>9775</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9775/n.296.2021.edson._calcamento_na_subida_do_cemiterio_publico_municipal_em_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9775/n.296.2021.edson._calcamento_na_subida_do_cemiterio_publico_municipal_em_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de realizar o calçamento na subida do cemitério público municipal em Melgaço.</t>
   </si>
   <si>
     <t>9780</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9780/n.297.2021.julio._viabilizar_estudos_de_captacao_de_agua_do_antigo_kabana_s_clube.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9780/n.297.2021.julio._viabilizar_estudos_de_captacao_de_agua_do_antigo_kabana_s_clube.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de viabilizar estudos de captação de água do antigo Kabana s Clube.</t>
   </si>
   <si>
     <t>9781</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9781/n.298.2021.edson._corte_das_folhas_secas_das_palmeiras_e_a_limpeza_das_mesmas_na_praca_dr._arthur_gerhardt.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9781/n.298.2021.edson._corte_das_folhas_secas_das_palmeiras_e_a_limpeza_das_mesmas_na_praca_dr._arthur_gerhardt.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de realizar de forma imediata o corte das folhas secas das palmeiras e a limpeza das mesmas na Praça Dr. Arthur Gerhardt.</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9787/n.299.2021.lorraine._providenciar_tomadas_de_energia_em_alguns_pontos_da_rodoviaria..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9787/n.299.2021.lorraine._providenciar_tomadas_de_energia_em_alguns_pontos_da_rodoviaria..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de providenciar tomadas de energia em alguns pontos da rodoviária.</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9788/n.300.2021.gilmar._substituicao_de_lampadas_de_mercurio_por_led_em_biriricas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9788/n.300.2021.gilmar._substituicao_de_lampadas_de_mercurio_por_led_em_biriricas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de troca da iluminação pública por lâmpadas LED, na região de Biriricas.</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9790/n.301.2021.marcos_simmer.asfalto_que_liga_paraju_a_alto_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9790/n.301.2021.marcos_simmer.asfalto_que_liga_paraju_a_alto_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de implementar asfalto na estrada  que liga as propriedades do Haese em Parajú até a comunidade de Alto Paraju, com extensão de 4 km.</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>Vereador Jefferson Hand</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9793/n.302.2021.jefferson._instalacao_de_iluminacao_pubica_e_quebra_molas_na_vila_do_pena.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9793/n.302.2021.jefferson._instalacao_de_iluminacao_pubica_e_quebra_molas_na_vila_do_pena.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalação de iluminação pública na Vila do Pena. Bem como instalação de dois quebra-molas, um sentido a Melgaço, próximo ao bar do Darli Schaefer, o segundo sentido a Igreja Católica do Pena, próximo a casa do Neo Tonoli.</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9794/n.303.2021.johnei._instalar_um_poste_de_iluminacao_na_rua_adilson_roberto_feigl_em_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9794/n.303.2021.johnei._instalar_um_poste_de_iluminacao_na_rua_adilson_roberto_feigl_em_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de instalar um poste de iluminação na Rua Adilson Roberto Feigl, em Santa Isabel, descendo a rua, em uma curva em frente a casa do Sr. Wanderson Grandin Uliana.</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9795/n.304.2021.johnei._recapeamento_de_uma_pequena_rua_em_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9795/n.304.2021.johnei._recapeamento_de_uma_pequena_rua_em_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o recapeamento de uma pequena rua (que ainda está em decisão para ser nomeada). A referida rua tem início na Rua João Paulo Effgen e término na Rua Joanito Campos, em Santa Isabel.</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9796/n.305.2021.johnei._continuacao_do_revsol_na_localidade_de_chapeu.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9796/n.305.2021.johnei._continuacao_do_revsol_na_localidade_de_chapeu.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a continuação do revsol na localidade de Chapéu, entre os trechos do Restaurante Delícias da Tilápia até a Tereza Ribet.</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9797/n.306.2021.johnei._nivelamento_da_rua_euclides_ribeiro_dos_passos_em_santa_isabel..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9797/n.306.2021.johnei._nivelamento_da_rua_euclides_ribeiro_dos_passos_em_santa_isabel..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o nivelamento da Rua Euclides Ribeiro dos Passos, em Santa Isabel.</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9798/n.307.2021.abel._manutencao_com_tapa_buracos_no_asfalto_proximo_a_igreja_luterana_de_sao_bento_do_chapeu..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9798/n.307.2021.abel._manutencao_com_tapa_buracos_no_asfalto_proximo_a_igreja_luterana_de_sao_bento_do_chapeu..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção com tapa buracos no asfalto próximo à Igreja Luterana de São Bento do Chapéu.</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9805/n.308.2021.marcos_simmer.reforma_da_ponte_em_alto_pena.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9805/n.308.2021.marcos_simmer.reforma_da_ponte_em_alto_pena.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de reformar uma ponte, com pranchões ou manilhas na localidade de Alto Pena, nas proximidades da Senhora Viúva do senhor Onofre de Oliveira.</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9813/n.309.2021.jefferson._calcamento_que_liga_a_estrada_principal_de_rio_ponte_ate_as_proximidades_da_propriedade_do_senhor_lindonor_zaibel..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9813/n.309.2021.jefferson._calcamento_que_liga_a_estrada_principal_de_rio_ponte_ate_as_proximidades_da_propriedade_do_senhor_lindonor_zaibel..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar o calçamento de aproximadamente 300 metros de extensão, que liga a estrada principal de Rio Ponte até as proximidades da propriedade do senhor Lindonor Zaibel.</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9816/n.310.2021.johnei._placa_de_identificacao_da_vila_no_vale_da_estacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9816/n.310.2021.johnei._placa_de_identificacao_da_vila_no_vale_da_estacao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção ou troca da placa de identificação da Vila no Vale da Estação, localizada atrás da antiga estação de parada de trem.</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9817/n.311.2021.johnei._portico_na_entrada_do_circuito_de_panelas..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9817/n.311.2021.johnei._portico_na_entrada_do_circuito_de_panelas..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construção de um pórtico na entrada do Circuito de Panelas.</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9818/n.312.2021.johnei._ponto_de_carga_e_descarga_na_rua_senador_jefferson_de_aguiar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9818/n.312.2021.johnei._ponto_de_carga_e_descarga_na_rua_senador_jefferson_de_aguiar.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito que realize estudo técnico junto ao órgão responsável para demarcação de uma área regulamentada para CARGA e DESCARGA na Rua Senador Jefferson de Aguiar, n° 11, no centro de Domingos Martins, tendo como ponto de referência a nova loja Culturale.</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9819/n.313.2021.julio._calcamento_na_localidade_de_chapeu_proximo_a_residencia_da_sr.a_terezinha_schneider.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9819/n.313.2021.julio._calcamento_na_localidade_de_chapeu_proximo_a_residencia_da_sr.a_terezinha_schneider.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar calçamento de aproximadamente 250 metros de extensão na localidade de Chapéu, no trecho próximo a residência da Sr.ª Terezinha Schneider.</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9822/n.314.2021.lorraine._regulamentacao_das_propriedades_e_sitios_irregulares_do_municipio._evyllin.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9822/n.314.2021.lorraine._regulamentacao_das_propriedades_e_sitios_irregulares_do_municipio._evyllin.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito junto ao órgão responsável que seja feito a regulamentação das propriedades e sítios irregulares do município.</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9824/n.315.2021.julio._realizar_a_retirada_de_terra_que_se_encontra_na_vila_gaiot_em_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9824/n.315.2021.julio._realizar_a_retirada_de_terra_que_se_encontra_na_vila_gaiot_em_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a retirada de terra que se encontra na vila Gaiotti, em Santa Isabel, devido ao risco de desabamento que os moradores correm caso haja chuva.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9825/n.316.2021.julio._plano_de_saude_destinado_aos_servidores_publicos_do_municipio_evyllin.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9825/n.316.2021.julio._plano_de_saude_destinado_aos_servidores_publicos_do_municipio_evyllin.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de elaboração de estudos de viabilidade de um plano de saúde destinado aos servidores públicos deste município.</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9826/n.317.2021.julio._calcamento_num_morro_na_comunidade_de_nova_almeida_evyllin.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9826/n.317.2021.julio._calcamento_num_morro_na_comunidade_de_nova_almeida_evyllin.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar calçamento na comunidade de Nova Almeida, no morro em frente a serraria do Gerson Lutzke, sentido ao Sítio dos Canários, compreendendo aproximadamente 600 metros de extensão.</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9829/n.318.2021.julio._pavimentacao_na_rodovia_coriolano_guilherme_stein.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9829/n.318.2021.julio._pavimentacao_na_rodovia_coriolano_guilherme_stein.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar pavimentação na Rodovia Coriolano Guilherme Stein, passando pela Cachaça Mais Uma e Recanto dos Canários e tendo fim próximo a fábrica de água mineral, Água Paraju, com trecho contendo aproximadamente 1500 metros.</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9830/n.319.2021.lorraine._aquisicao_de_drones.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9830/n.319.2021.lorraine._aquisicao_de_drones.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar aquisição de drones  para auxiliar na fiscalização de construções irregularidades, bem como fornecer cursos de capacitação para o manuseio deste.</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9831/n.320.2021.julio._substituicao_de_duas_porteiras_por_mata-burros_em_barra_do_tijuco_preto_evyllin.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9831/n.320.2021.julio._substituicao_de_duas_porteiras_por_mata-burros_em_barra_do_tijuco_preto_evyllin.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de substituição de duas porteiras por dois mata-burros de cimento na localidade de Barra do Tijuco Preto, sentido à propriedade do Sr. Davi Kuster.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9833/n.321.2021.lorraine._implantar_na_cidade_o_sistema_de_bicicletas_compartilhadas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9833/n.321.2021.lorraine._implantar_na_cidade_o_sistema_de_bicicletas_compartilhadas.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de implantar na cidade o sistema de bicicletas compartilhadas como alternativa saudável, econômica e ecológica de transporte.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9834/n.322.2021.lorraine._manutencao_com_tapa_buracos_na_estrada_velha.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9834/n.322.2021.lorraine._manutencao_com_tapa_buracos_na_estrada_velha.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção com tapa buracos na Rodovia Ludovico Carlos Guilherme Wruck, conhecida por Estrada Velha, via que liga a sede de Domingos Martins à Rodovia BR-262.</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9838/n.323.2021.gilmar._complementacao_do_calcamento_na_localidade_de_corrego_do_ouro.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9838/n.323.2021.gilmar._complementacao_do_calcamento_na_localidade_de_corrego_do_ouro.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a complementação do calçamento na localidade de Córrego do Ouro em Perobas, entre as residências dos Srs. Ernani Rodrigues e Davi Rodrigues, com extensão de aproximadamente trezentos metros.</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9839/n.324.2021.gilmar._reforma_nas_calcadas_e_revitalizacao_da_praca_e_canteiros_de_perobas..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9839/n.324.2021.gilmar._reforma_nas_calcadas_e_revitalizacao_da_praca_e_canteiros_de_perobas..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar reforma nas calçadas e revitalização da Praça de Perobas, bem como seus canteiros.</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9840/n.325.2021.gilmar._ampliacao_e_duplicacao_da_ponte_sobre_o_rio_jucu_entre_perobas_e_pena.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9840/n.325.2021.gilmar._ampliacao_e_duplicacao_da_ponte_sobre_o_rio_jucu_entre_perobas_e_pena.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de ampliação e duplicação da ponte sobre o Rio Jucu, localizada na estrada entre Perobas e Pena.</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9850/n.326.2021.lorraine._substituir_os_brinquedos_no_parquinho_da_cmei_germano_gerhardt.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9850/n.326.2021.lorraine._substituir_os_brinquedos_no_parquinho_da_cmei_germano_gerhardt.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de substituir os brinquedos de playground existentes no parquinho da CMEI Germano Gerhardt.</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9851/n.327.2021.lorraine._substituir_os_brinquedos_no_parquinho_da_cmei_de_soido.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9851/n.327.2021.lorraine._substituir_os_brinquedos_no_parquinho_da_cmei_de_soido.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de substituir os brinquedos de playground existentes no parquinho da CMEI de Soído.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9853/n.328.2021.julio._fundo_de_apoio_para_auxiliar_no_custeio_do_transporte_escolar_de_estudantes_universitarios.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9853/n.328.2021.julio._fundo_de_apoio_para_auxiliar_no_custeio_do_transporte_escolar_de_estudantes_universitarios.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de criar um fundo de apoio para auxiliar no custeio do transporte escolar de estudantes de cursos de qualificação profissional, técnicos e estudantes universitários do Município.</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9858/n.329.2021.johnei._mascaras_suficientes_para_os_alunos_de_rede_publica_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9858/n.329.2021.johnei._mascaras_suficientes_para_os_alunos_de_rede_publica_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possibilidade de a rede municipal de ensino entregue máscaras descartáveis em quantidades suficientes aos alunos, uma vez que a entrada com máscaras já é obrigatória, mas entendo que a medida estimularia a troca constante durante o horário letivo e ainda ajudará os estudantes com dificuldades de comprá-las.</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9859/n.330.2021.julio.abertura_de_estrada_que_liga_ao_hospital.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9859/n.330.2021.julio.abertura_de_estrada_que_liga_ao_hospital.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de abertura de estrada no centro do município, ligando a entrada da Maçonaria passando pela LBA e seu destino ao Hospital HMAG.</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9860/n.331.2021.julio._instalacao_de_postes_de_iluminacao_publica_no_patio_da_igreja_luterana_de_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9860/n.331.2021.julio._instalacao_de_postes_de_iluminacao_publica_no_patio_da_igreja_luterana_de_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a instalação de 3 (três) postes de iluminação pública no pátio da Igreja Luterana de Melgaço.</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9863/n.332.2021.johnei._elaboracao_de_projeto_de_lei_-_programa_campanha_de_incentivo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9863/n.332.2021.johnei._elaboracao_de_projeto_de_lei_-_programa_campanha_de_incentivo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, junto a Secretaria responsável, a possibilidade de elaboração de Projeto de Lei a fim de instituir o Programa “Campanha de Incentivo” conforme modelo anexado.</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9866/n.333.2021.marcos_simmer._iluminacao_entre_a_cachaca_chapelao_ate_o_portal_de_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9866/n.333.2021.marcos_simmer._iluminacao_entre_a_cachaca_chapelao_ate_o_portal_de_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito junto ao órgão competente a possibilidade de implementar postes de iluminação pública no trecho que liga a Cachaça chapelão até o portal de Paraju, com extensão aproximada de 500m.</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9867/n.334.2021.marcos_simmer.__reforma_do_portal_paraju.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9867/n.334.2021.marcos_simmer.__reforma_do_portal_paraju.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar a manutenção no Portal de Paraju.</t>
   </si>
   <si>
     <t>9868</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9868/n.335.2021.edson._instalacao_de_corrimao_na_esquina_da_escola_emef_mariano_ferreira_de_nazareth.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9868/n.335.2021.edson._instalacao_de_corrimao_na_esquina_da_escola_emef_mariano_ferreira_de_nazareth.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de instalação de um corrimão na calçada entre a esquina da escola Emef Mariano Ferreira de Nazareth sentido à Rua Roberto Kautsky.</t>
   </si>
   <si>
     <t>9869</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9869/n.336.2021.edson._manutencao_em_escadaria_proximo_ao_banco_bradesco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9869/n.336.2021.edson._manutencao_em_escadaria_proximo_ao_banco_bradesco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de realizar manutenção com serviço de lavagem mensal, bem como manutenção de limpeza por um gari permanente na escadaria que liga a Avenida Presidente Vargas à Rua Roberto Kautsky, próximo ao Banco Bradesco.</t>
   </si>
   <si>
     <t>9870</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9870/n.337.2021.edson._construir_calcadas_nos_dois_lados__na_extensao_da_rua_pedro_gerthartd.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9870/n.337.2021.edson._construir_calcadas_nos_dois_lados__na_extensao_da_rua_pedro_gerthartd.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir calçadas nos dois lados  na extensão da Rua Pedro Gerthartd, iniciando na subida em frente a Tributação da Prefeitura.</t>
   </si>
   <si>
     <t>9887</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9887/n.338.2021.gilmar._troca_de_uma_ponte_na_estrada_que_liga_biriricas_a_boqueirao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9887/n.338.2021.gilmar._troca_de_uma_ponte_na_estrada_que_liga_biriricas_a_boqueirao.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a necessidade de realizar a troca de uma ponte de madeira por uma de cimento localizada na estrada que liga Biriricas a Boqueirão, nas proximidades da residência do Sr. Laudelino Coutinho.</t>
   </si>
   <si>
     <t>9889</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9889/n.339.2021.lorraine._tapagem_de_buracos_na_localidade_de_soido_de_cima.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9889/n.339.2021.lorraine._tapagem_de_buracos_na_localidade_de_soido_de_cima.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar tapagem de buracos na localidade de Soído de Cima.</t>
   </si>
   <si>
     <t>9890</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9890/n.340.2021.johnei._implementacao_de_grama_sintetica_nos_parques_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9890/n.340.2021.johnei._implementacao_de_grama_sintetica_nos_parques_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possibilidade de que sejam implementados nos parquinhos do município, grama sintética.</t>
   </si>
   <si>
     <t>9891</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9891/n.341.2021.marcos_simmer.operacao_tapa_buracos_no_asfalto_de_paraju_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9891/n.341.2021.marcos_simmer.operacao_tapa_buracos_no_asfalto_de_paraju_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito, junto com a secretaria de obras, a possibilidade de realizar operação tapa buracos em no asfalto de Paraju.</t>
   </si>
   <si>
     <t>9892</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9892/n.342.2021.marcos_simmer.tampagem_para_escola_de_santa_luzia_em_arace_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9892/n.342.2021.marcos_simmer.tampagem_para_escola_de_santa_luzia_em_arace_.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de construir uma cobertura em espaço anexo a escola EMUEF Santa Luzia no distrito de Aracê.</t>
   </si>
   <si>
     <t>9893</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9893/n.343.2021.chico._manutencao_com_tapa_buracos_e_limpeza_de_canaletas_no_asfalto_em_melgaco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9893/n.343.2021.chico._manutencao_com_tapa_buracos_e_limpeza_de_canaletas_no_asfalto_em_melgaco.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a necessidade de realizar manutenção com tapa buracos e limpeza de canaletas no asfalto que liga a Avenida Jair Plaster até as proximidades da residência do Sr. Davi Treichel em Melgaço, com extensão de 2.200 metros.</t>
   </si>
   <si>
     <t>9908</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9908/n.344.2021.jessica._construir_uma_academia_popular_na_antiga_lba.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9908/n.344.2021.jessica._construir_uma_academia_popular_na_antiga_lba.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir uma Academia Popular para o complexo esportivo na antiga LBA, ao lado do campo “Bom de Bola”.</t>
   </si>
   <si>
     <t>9910</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9910/n.345.2021.lorraine._acrescentar_dois_tambores_de_lixo_em_chapeu_melgaco_e_sao_miguel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9910/n.345.2021.lorraine._acrescentar_dois_tambores_de_lixo_em_chapeu_melgaco_e_sao_miguel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de acrescentar dois tambores de lixo nos locais de ponto de coletas existentes nas localidades de Chapéu, Melgaço e São Miguel.</t>
   </si>
   <si>
     <t>9913</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9913/n.346.2021.julio._construir_uma_rampa_de_acessibilidade_em_frente_ao_laboratorio_hemo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9913/n.346.2021.julio._construir_uma_rampa_de_acessibilidade_em_frente_ao_laboratorio_hemo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de construir uma rampa em frente ao Laboratório Hemo na Rua Alfredo Velten, nº 75 – Centro, para acessibilidade aos portadores de necessidades especiais.</t>
   </si>
   <si>
     <t>9918</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9918/n.347.2021.julio._manutencao_com_tapa_buracos_e_limpeza_no_asfalto_sentido_galo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9918/n.347.2021.julio._manutencao_com_tapa_buracos_e_limpeza_no_asfalto_sentido_galo.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção com tapa buracos e limpeza no asfalto entre a ponte do Rio Jucu sentido Galo, até a residência da Sr.ª Selina Pagung. E entre a ponte do Rio Jucu até a residência do Sr. Sérgio Lampier.</t>
   </si>
   <si>
     <t>9919</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9919/n.348.2021.julio._manutencao_com_tapa_buracos_e_limpeza_no_asfalto_ate_a_igreja_santa_ursula.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9919/n.348.2021.julio._manutencao_com_tapa_buracos_e_limpeza_no_asfalto_ate_a_igreja_santa_ursula.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar manutenção com tapa buracos e limpeza no asfalto entre o centro de Domingos Martins até a Igreja Santa Úrsula, em Soído.</t>
   </si>
   <si>
     <t>9920</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9920/n.349.2021.lorraine._construir_o_casa_lar_em_um_local_vago_de_patrimonio_da_prefeitura..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9920/n.349.2021.lorraine._construir_o_casa_lar_em_um_local_vago_de_patrimonio_da_prefeitura..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito a possibilidade de construir o Casa Lar em um local vago de patrimônio da Prefeitura.</t>
   </si>
   <si>
     <t>9922</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9922/n.350.2021.gilmar_e_abel._estudo_para_conceder_abono_aos_funcionarios_em_2022.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9922/n.350.2021.gilmar_e_abel._estudo_para_conceder_abono_aos_funcionarios_em_2022.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo senhor Prefeito que estude a possibilidade de conceder no início do exercício de 2022 o abono aos funcionários municipais dentro da capacidade financeira e do orçamento previsto para o próximo ano.</t>
   </si>
   <si>
     <t>9923</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9923/n.351.2021.edson._reformar_a_quadra_de_esportes_anexo_a_emef_soido..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9923/n.351.2021.edson._reformar_a_quadra_de_esportes_anexo_a_emef_soido..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de reformar a quadra de esportes anexo a EMEF Soído.</t>
   </si>
   <si>
     <t>9924</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9924/n.352.2021.johnei._troca_de_telhado_da_quadra_de_santa_isabel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9924/n.352.2021.johnei._troca_de_telhado_da_quadra_de_santa_isabel.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito, a possibilidade de troca do telhado da quadra poliesportiva de Santa Isabel.</t>
   </si>
   <si>
     <t>9936</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9936/n.353.2021.johnei._melhorias_no_morro_localizado_em_aparecidinha.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9936/n.353.2021.johnei._melhorias_no_morro_localizado_em_aparecidinha.pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar melhorias no morro da virada do Vieta após a Mercearia e Butecão do Baiano, que passa pela casa da Sr.ª Leida Herbst, localizada em Aparecidinha – Aracê.</t>
   </si>
   <si>
     <t>9937</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9937/n.354.2021.johnei._construcao_de_uma_quadra_de_esportes_na_escola_empef_de_sao_rafael..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9937/n.354.2021.johnei._construcao_de_uma_quadra_de_esportes_na_escola_empef_de_sao_rafael..pdf</t>
   </si>
   <si>
     <t>INDICO ao Excelentíssimo Senhor Prefeito a possibilidade de realizar construção de uma quadra de esportes na escola EMPEF de São Rafael.</t>
   </si>
   <si>
     <t>9368</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9368/n.1._sandra._mocao_de_pesar_niltario_kalk.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9368/n.1._sandra._mocao_de_pesar_niltario_kalk.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Niltário Kalk, ocorrido na data do dia 4 de janeiro de 2021.</t>
   </si>
   <si>
     <t>9369</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9369/n.2._sandra._mocao_de_pesar_darci_erlacher.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9369/n.2._sandra._mocao_de_pesar_darci_erlacher.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Darci Erlacher, ocorrido na data do dia 5 de janeiro de 2021.</t>
   </si>
   <si>
     <t>9370</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9370/n.3._julio._mocao_reconhecimento_e_aplauso_secretario_daniel_wruck.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9370/n.3._julio._mocao_reconhecimento_e_aplauso_secretario_daniel_wruck.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS ao senhor Daniel Wruck Bringer, pelo trabalho realizado por meio do projeto SOS Córrego Alto Areinha, implementado pela Secretaria de Meio Ambiente – SEMMA, e concluído com êxito em janeiro de 2021.</t>
   </si>
   <si>
     <t>9371</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9371/n.4._julio._mocao_de_pesar_doscineuda_plaster.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9371/n.4._julio._mocao_de_pesar_doscineuda_plaster.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento da senhora Dosnelda Haese Plaster, ocorrido na data do dia 9 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>9372</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9372/n.5._julio._mocao_de_pesar_iran_guimaraes.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9372/n.5._julio._mocao_de_pesar_iran_guimaraes.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do médico, Doutor Iran Guimarães de Azevedo, ocorrido na data do dia 6 de dezembro de 2020.</t>
   </si>
   <si>
     <t>9378</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9378/n.6._sandra._mocao_de_pesar_valdemar_holz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9378/n.6._sandra._mocao_de_pesar_valdemar_holz.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Valdemar Holz, ocorrido na data do dia 19 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>9400</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9400/n.7._sandra._mocao_de_pesar_anita_plaster_liebamnn.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9400/n.7._sandra._mocao_de_pesar_anita_plaster_liebamnn.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento da senhora Anita Plaster Liebmann, ocorrido na data do dia 19 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>9463</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9463/n.8._lorraine._mocao_de_pesar_avilson_junior.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9463/n.8._lorraine._mocao_de_pesar_avilson_junior.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento de Avilson Bermond Júnior, ocorrido na data do dia 10 de março de 2021.</t>
   </si>
   <si>
     <t>9464</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9464/n.9._sandra._mocao_de_pesar_adnilses_machado.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9464/n.9._sandra._mocao_de_pesar_adnilses_machado.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Adnilses Arthur Machado Filho, ocorrido na data do dia 17 de março de 2021.</t>
   </si>
   <si>
     <t>9465</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9465/n.10.julio._mocao_de_pesararnaldo_wruck.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9465/n.10.julio._mocao_de_pesararnaldo_wruck.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Arnaldo Henrique Wruck, ocorrido na data do dia 22 de março de 2021.</t>
   </si>
   <si>
     <t>9466</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9466/n.11.julio._mocao_de_pesar_ilmar_kiefer.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9466/n.11.julio._mocao_de_pesar_ilmar_kiefer.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Ilmar Kiefer, ocorrido na data do dia 23 de março de 2021.</t>
   </si>
   <si>
     <t>9467</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9467/n.12._sandra._mocao_de_pesar_silvana_briekwedde_koeller.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9467/n.12._sandra._mocao_de_pesar_silvana_briekwedde_koeller.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento da senhora Silvana Briekwedde Koeller, ocorrido na data do dia 20 de março de 2021.</t>
   </si>
   <si>
     <t>9582</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9582/n.13.julio._mocao_de_pesar_alfredo_brememkamp.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9582/n.13.julio._mocao_de_pesar_alfredo_brememkamp.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Alfredo José Bremenkamp, ocorrido na data do dia 20 de maio de 2021.</t>
   </si>
   <si>
     <t>9609</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9609/n.14.edson._mocao_de_aplausos_policiais_dm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9609/n.14.edson._mocao_de_aplausos_policiais_dm.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS a Equipe da 6ª Cia Independente de Domingos Martins, que atendeu a ocorrência de roubo na localidade de Biriricas. Parabenizamos pela atuação e prisão dos envolvidos no caso, e por toda dedicação e trabalho desempenhado para atender ao município de forma efetiva e eficiente.</t>
   </si>
   <si>
     <t>9610</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9610/n.15.lorraine._mocao_de_aplausos_ao_senhor_gilcimar_gorlj_pela_valorizacao_da_cultura_pomeranaj_pelo_brilhante_trabalho_de_regencia_de_corais_na_comunidade.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9610/n.15.lorraine._mocao_de_aplausos_ao_senhor_gilcimar_gorlj_pela_valorizacao_da_cultura_pomeranaj_pelo_brilhante_trabalho_de_regencia_de_corais_na_comunidade.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS ao senhor Gilcimar Gorl, pela valorização da cultura pomerana, pelo brilhante trabalho de regência de corais na comunidade, mantendo a tradição viva por meio do seu dom e por toda dedicação e trabalho desempenhado para atender ao município de forma efetiva e eficiente.</t>
   </si>
   <si>
     <t>9611</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9611/n.16.lorraine._mocao_de_aplausos_a_senhora_lilia_jonat_steinj_coordenadora_pedagogico_do_programa_de_educacao_escolar_pomerana_-_proepo_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9611/n.16.lorraine._mocao_de_aplausos_a_senhora_lilia_jonat_steinj_coordenadora_pedagogico_do_programa_de_educacao_escolar_pomerana_-_proepo_.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS a senhora Lilia Jonat Stein, Coordenadora Pedagógico do Programa de Educação Escolar Pomerana - PROEPO na empresa Prefeitura Municipal, pela valorização da cultura pomerana e pelo brilhante trabalho que exerce como professora do projeto que ajuda a manter a língua pomerana na região, mantendo a tradição viva por meio do seu dom e por toda dedicação e trabalho desempenhado para atender ao município de forma efetiva e eficiente.</t>
   </si>
   <si>
     <t>9617</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9617/n.17.julio._mocao_de_pesar_ormi_moraes.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9617/n.17.julio._mocao_de_pesar_ormi_moraes.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Ormi Moraes, ocorrido na data do dia 26 de junho de 2021.</t>
   </si>
   <si>
     <t>9618</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9618/n.19.julio._mocao_de_pesar_jeronimo_domingos_dos_santos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9618/n.19.julio._mocao_de_pesar_jeronimo_domingos_dos_santos.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Dr. Danilo Souza Cerqueira Lima Filho, ocorrido na data do dia 26 de junho de 2021.</t>
   </si>
   <si>
     <t>9616</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9616/n.19.julio._mocao_de_pesar_jeronimo_domingos_dos_santos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9616/n.19.julio._mocao_de_pesar_jeronimo_domingos_dos_santos.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Jerônimo Domingos dos Santos, ocorrido na data do dia 1º de julho de 2021. Ratificamos nossas condolências pela inestimável perda e agradecimentos à dedicação e trabalhos prestados ao município nos três mandatos em que atuou como parlamentar (1983 a 1988, 1989 a 1992 e 1993 a 1996), com destaque por sua participação na elaboração da primeira Lei Orgânica de Domingos Martins, promulgada no dia 5 de abril de 1990.</t>
   </si>
   <si>
     <t>9642</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9642/n.20.silvestre._mocao_de_pesar_fernando_cesar_ferreira.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9642/n.20.silvestre._mocao_de_pesar_fernando_cesar_ferreira.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Fernando Cesar Ferreira Dextro, ocorrido na data do dia 12 de julho de 2021.</t>
   </si>
   <si>
     <t>9643</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9643/n.21._lorraine._mocao_de_pesar_dilmar_goese.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9643/n.21._lorraine._mocao_de_pesar_dilmar_goese.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento de Dilmar Goese, ocorrido na data do dia 15 de julho de 2021.</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9755/n.22.sandra._mocao_de_aplausos_6a_cia_independente.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9755/n.22.sandra._mocao_de_aplausos_6a_cia_independente.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS a 6ª Cia Independente de Domingos Martins. Desta forma, nos orgulhamos com o trabalho desenvolvido de forma efetiva e eficiente pela equipe de policiais desta corporação, pela demonstração de comprometimento com a segurança da população, desprendimento, competência e profissionalismo.</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9766/n.23._sandra._mocao_de_pesar_artinaldo_schulz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9766/n.23._sandra._mocao_de_pesar_artinaldo_schulz.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do senhor Artinaldo Schulz, ocorrido na data do dia 28 de agosto de 2021.</t>
   </si>
   <si>
     <t>9767</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9767/n.24._lorraine._mocao_de_pesar_floripes_da_rosa_lampier.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9767/n.24._lorraine._mocao_de_pesar_floripes_da_rosa_lampier.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento de Floripes da Rosa Lampier, ocorrido na data do dia 27 de agosto de 2021.</t>
   </si>
   <si>
     <t>9770</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9770/n.25.julio._mocao_de_pesar_anacleto_silva.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9770/n.25.julio._mocao_de_pesar_anacleto_silva.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Anacleto Silva, ocorrido na data do dia 29 de agosto de 2021.</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9773/n.26.sandra._mocao_de_aplausos_giovani_polli.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9773/n.26.sandra._mocao_de_aplausos_giovani_polli.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS ao jovem GIOVANI POLLI, servidor público e morador de Domingos Martins, além de criador e administrador de um perfil no Instagran, que conta com mais de 256 mil seguidores, e divulga nas redes sociais as belezas existentes no município, principalmente em locais antes não tão populares. Suas publicações e fotos despertam interesse e tornam destinos desejados pelos visitantes e turistas, levando o nome do município a  lugares nacionais e até mesmo internacionais, colaborando para o turismo nas montanhas do Espírito Santo.</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9799/n.27.vereadores._mocao_de_pesar_manoel_de_oliveira_barcelos_junior.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9799/n.27.vereadores._mocao_de_pesar_manoel_de_oliveira_barcelos_junior.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Manoel de Oliveira Barcelos Junior, ocorrido na data do dia 16 de setembro de 2021.</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9800/n.28.vereadores._mocao_de_pesar_euvaldo_schneider_velten.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9800/n.28.vereadores._mocao_de_pesar_euvaldo_schneider_velten.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Euvaldo Schneider Velten, ocorrido na data do dia 18 de setembro de 2021.</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9801/n.29._lorraine._mocao_de_aplausos_ong_associacao_martinense_e_florianense_dos_animais_de_rua__amar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9801/n.29._lorraine._mocao_de_aplausos_ong_associacao_martinense_e_florianense_dos_animais_de_rua__amar.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS a ONG Associação Martinense e Florianense dos Animais de Rua – AMAR, pelo trabalho de proteção e cuidados constantes aos animais de rua.</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9802/n.30._lorraine._mocao_de_aplausos_diogo_simon_gaiotti.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9802/n.30._lorraine._mocao_de_aplausos_diogo_simon_gaiotti.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS ao jovem Diogo Simon Gaiotti, que auxiliou junto com a equipe da ONG AMAR e Corpo de Bombeiros, bem como alguns voluntários, no resgate de dois cachorros que sumiram na mata em uma montanha de difícil acesso na Sede do Município. O ocorrido foi na última quinta feira (16) e só foram encontrados na noite do dia seguinte, na sexta feira 17 de setembro de 2021.</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9803/n.31._lorraine._mocao_de_aplausos_diogo_endlich_de_oliveira.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9803/n.31._lorraine._mocao_de_aplausos_diogo_endlich_de_oliveira.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS ao jovem Diogo Endlich de Oliveira, integrante da equipe ONG AMAR que encontrou e auxiliou no resgate de dois cachorros que sumiram na mata em uma montanha de difícil acesso na Sede do Município. O resgate contou com o apoio do Corpo de Bombeiros, bem como alguns voluntários. O ocorrido foi na última quinta feira (16) e só foram encontrados na noite do dia seguinte, na sexta feira 17 de setembro de 2021.</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9804/n.32.julio._mocao_de_aplausos_gabriele_stein_meireles.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9804/n.32.julio._mocao_de_aplausos_gabriele_stein_meireles.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS a jovem Gabriele Stein Meireles, lutadora mirim de Taekwondo, campeã em diversos campeonatos estaduais e nacionais e colecionadora de inúmeras medalhas e troféus, levando o nome do Município para diversas cidades.</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9827/n.33.julio._mocao_de_pesar_adilson_bermond.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9827/n.33.julio._mocao_de_pesar_adilson_bermond.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Adilson Bermond, também conhecido como “Bado”, ocorrido na data do dia 10 de outubro de 2021.</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9828/n.34.julio._mocao_de_pesar_melchior_dadda.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9828/n.34.julio._mocao_de_pesar_melchior_dadda.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Melchior Dadda, ocorrido na data do dia 10 de outubro de 2021.</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9835/n.35.lorraine_._mocao_de_pesar_hegner_kautzke.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9835/n.35.lorraine_._mocao_de_pesar_hegner_kautzke.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Hegner Kautsky, ocorrido na data do dia 17 de outubro de 2021.</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9841/n.36.johnei_._mocao_de_pesar_maria_ines_santa_clara.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9841/n.36.johnei_._mocao_de_pesar_maria_ines_santa_clara.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento da Sra. Maria Inês Santa Clara, ocorrido na data do dia 15 de outubro de 2021.</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9842/n.37.johnei_._mocao_de_pesar_anna_cleta_krohling.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9842/n.37.johnei_._mocao_de_pesar_anna_cleta_krohling.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento da Sra. Anna Cleta Krohling, ocorrido na data do dia 13 de outubro de 2021.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9852/n.38._edson._mocao_de_pesar_gustavo_rupp.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9852/n.38._edson._mocao_de_pesar_gustavo_rupp.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Gustavo Rupp, ocorrido na data do dia 19 de outubro de 2021.</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9862/n.39._julio._mocao_de_reconhecimento_ao__grupo_de_danca_bergfreunde.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9862/n.39._julio._mocao_de_reconhecimento_ao__grupo_de_danca_bergfreunde.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais desta Câmara Municipal, um VOTO DE RECONHECIMENTO aos membros do grupo de dança Bergfreunde._x000D_
 Palavras são insuficientes para expressar os sentimentos de perdas e valores humanos, porém de forma singela manifestamos nosso respeito a todos os familiares das vítimas e sobreviventes que fizeram história de expressão cultural, importante instrumento de preservação da cultura._x000D_
 O grupo de dança Bergfreunde sempre promoveu a cultura e tradição alemã manifestados por meio da dança folclórica, apresentadas em várias regiões do Brasil, inclusive em cidades no exterior, como Nova Iorque (EUA), no Festival de Verão Lisboa (Portugal) e na Oktoberfest de Munique (Alemanha)._x000D_
 Portanto, é justa a homenagem na forma da presente Moção de Reconhecimento, a fim de preservar as manifestações culturais e perenizar o nome de todos os que construíram os valores aqui citados.</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9865/n.40.johnei_._mocao_de_pesar_helio_clemente_entringer_.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9865/n.40.johnei_._mocao_de_pesar_helio_clemente_entringer_.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento da Sr. Hélio Clemente Entringer, ocorrido na data do dia 5 de novembro de 2021.</t>
   </si>
   <si>
     <t>9897</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9897/n.41.johnei_._mocao_de_pesar_simony_endlich.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9897/n.41.johnei_._mocao_de_pesar_simony_endlich.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento da Srª. Simony Endlich, ocorrido na data do dia 16 de novembro de 2021.</t>
   </si>
   <si>
     <t>9911</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9911/n.42._lorraine._mocao_de_aplausos_lucas_alberto_lutzke.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9911/n.42._lorraine._mocao_de_aplausos_lucas_alberto_lutzke.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS ao jovem Lucas Alberto Siqueira Lutzke, lutador de Taekwondo. Nos dias 24 a 28 de novembro disputou o Super Campeonato Brasileiro de Taekwondo 2021, levando medalha de ouro no Poomsae em dupla, prata na luta e  bronze no Poomsae individual.</t>
   </si>
   <si>
     <t>9912</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9912/n.43._lorraine._mocao_de_aplausos_pedro_paulo_francelino.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9912/n.43._lorraine._mocao_de_aplausos_pedro_paulo_francelino.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS ao mestre e treinador de Taekwondo Pedro Paulo Francelino, pelo brilhante trabalho realizado no Super Campeonato Brasileiro de Taekwondo 2021, ocorrido nos dias 24 a 28 de novembro de 2021, que junto aos seus alunos trouxe títulos e elevou o nome de nossa cidade.</t>
   </si>
   <si>
     <t>9914</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9914/n.44._julio._mocao_de_aplausos_estela_regina_herklotz_ruiz.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9914/n.44._julio._mocao_de_aplausos_estela_regina_herklotz_ruiz.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS a Sr.ª Estela Regina Herklotz Ruiz, pelo Prêmio Luiz Nivaldo da Silva, criado pela Federação das Santas Casas e Hospitais Filantrópicos do Espírito Santo (Fehofes), pelo primeiro lugar no Espírito Santo na categoria Segurança do Paciente e segundo lugar na categoria Gestão de Processos.</t>
   </si>
   <si>
     <t>9915</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9915/n.45._julio._mocao_de_aplausos_fabiana_dos_reis.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9915/n.45._julio._mocao_de_aplausos_fabiana_dos_reis.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS a Sr.ª Fabiana dos Reis, pelo Prêmio Luiz Nivaldo da Silva, criado pela Federação das Santas Casas e Hospitais Filantrópicos do Espírito Santo (Fehofes), pelo primeiro lugar no Espírito Santo na categoria Segurança do Paciente e segundo lugar na categoria Gestão de Processos.</t>
   </si>
   <si>
     <t>9916</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9916/n.46._julio._mocao_de_aplausos_marilia_almeida_cordeiro.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9916/n.46._julio._mocao_de_aplausos_marilia_almeida_cordeiro.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS a Sr.ª Marilia Almeida Cordeiro, pelo Prêmio Luiz Nivaldo da Silva, criado pela Federação das Santas Casas e Hospitais Filantrópicos do Espírito Santo (Fehofes), pelo primeiro lugar no Espírito Santo na categoria Segurança do Paciente e segundo lugar na categoria Gestão de Processos.</t>
   </si>
   <si>
     <t>9917</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9917/n.47.julio._mocao_de_pesar_paulo_helio_hill.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9917/n.47.julio._mocao_de_pesar_paulo_helio_hill.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Paulo Helio Hill, ocorrido na data do dia 29 de novembro de 2021.</t>
   </si>
   <si>
     <t>9921</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9921/n.48._sandra_e_jeferson._mocao_de_aplausos_edinho_edwin__hollunder.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9921/n.48._sandra_e_jeferson._mocao_de_aplausos_edinho_edwin__hollunder.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS ao Sr. Edinho Edwin Hollunder, pelos relevantes trabalhos prestados à educação martinense no exercício de sua função, sempre com muito patriotismo e amor aos símbolos da Pátria, Edinho está completando 40 anos de serviço público prestados ao Estado do Espírito Santo neste final do ano de 2021. _x000D_
 Com isso deixa de executar uma profissão que ele muito se identifica e ama; quando assumiu esta atividade se inspirou no ditado: ‘’Da sobra do coração dos pais Deus Fez o professor’’.</t>
   </si>
   <si>
     <t>9935</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9935/n.49.julio._mocao_de_pesar_edmo_eurico_dos_santos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9935/n.49.julio._mocao_de_pesar_edmo_eurico_dos_santos.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Edmo Eurico dos Santos, ocorrido na data do dia 3 de dezembro de 2021.</t>
   </si>
   <si>
     <t>9939</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9939/n.50._lorraine._mocao_de_aplausos_gabriele.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9939/n.50._lorraine._mocao_de_aplausos_gabriele.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE RECONHECIMENTO E APLAUSOS a jovem Gabriele Stein Meireles, lutadora de Taekwondo. Nos dias 24 a 28 de novembro disputou o Super Campeonato Brasileiro de Taekwondo 2021, sendo medalhista.</t>
   </si>
   <si>
     <t>9940</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9940/n.51.julio._mocao_de_pesar_florencio_joao_dettiman.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9940/n.51.julio._mocao_de_pesar_florencio_joao_dettiman.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento do Sr. Florêncio João Dettiman, ocorrido na data do dia 9 de dezembro de 2021.</t>
   </si>
   <si>
     <t>9941</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9941/n.52.julio._mocao_de_pesar_adelia_kill_de_paula.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9941/n.52.julio._mocao_de_pesar_adelia_kill_de_paula.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento da senhora Adelia Kill de Paula, ocorrido na data do dia 9 de dezembro de 2021.</t>
   </si>
   <si>
     <t>9942</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9942/n.53._edson._mocao_de_pesar_mauro_cezar_soyka_junior.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9942/n.53._edson._mocao_de_pesar_mauro_cezar_soyka_junior.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS ao Plenário, com base nas prerrogativas legais, que seja registrado nos anais deste Poder, um VOTO DE PESAR pelo falecimento de Mauro Cezar Soyka Junior, ocorrido na data do dia 11 de dezembro de 2021.</t>
   </si>
   <si>
     <t>9500</t>
   </si>
   <si>
     <t>PCESA</t>
   </si>
   <si>
     <t>Parecer Comissão Edução, Saúde e Assistência</t>
   </si>
   <si>
     <t>CESA - Comissão de Educação, Saúde e Assistência</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9500/pl_12.2021_esa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9500/pl_12.2021_esa.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA PARECER AO PROJETO DE LEI Nº 12/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei 12/2021 de autoria do Poder Executivo que Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e controle Social (CACS), do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação (FUNDEB), em conformidade com o Art.212-A da constituição federal e regulamentado na forma da Lei federal nº14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>9655</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9655/pl_17.2021_esa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9655/pl_17.2021_esa.pdf</t>
   </si>
   <si>
     <t>COMISSÃO EDUCAÇÃO, SAÚDE E ASSISTÊNCIA_x000D_
 PARECER AO PROJETO DE LEI Nº 17/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Lei nº17/2021 que Altera a Lei Municipal nº2.837 de 23 de março de 2018, que instituiu o Fundo Municipal de Apoio à Ampliação e Melhoria das Condições de Oferta da Educação Infantil no município, e dá outras providências.</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9849/pl_45.2021_esa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9849/pl_45.2021_esa.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA_x000D_
 PARECER AO PROJETO DE LEI Nº 45/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº45/2021, de autoria do Poder Executivo que dispõe sobre a concessão do Abono-Fundeb aos profissionais da educação básica do Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9885</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9885/pl_46.2021_esa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9885/pl_46.2021_esa.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA PARECER AO PROJETO DE LEI Nº46/2021, de autoria do Poder Executivo que altera a redação do inciso II e do §1º do art.109 da Lei nº2.137 de 01 de dezembro de 2008.</t>
   </si>
   <si>
     <t>9886</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9886/plc_08.2021_esa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9886/plc_08.2021_esa.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA PARECER AO PROJETO DE LEI COMPLEMENTAR Nº8/2021, de autoria do Poder Executivo que altera a redação do inciso II, e do § 1º do art. 98 da lei complementar nº 04 de 29 de agosto de 2007</t>
   </si>
   <si>
     <t>9903</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9903/pl_48.2021_esa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9903/pl_48.2021_esa.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO: Trata-se de análise do projeto de lei nº48/2021, de autoria do Vereador Johnei Claúdio Degen, que “dispõe sobre a Campanha diretrizes para implantação do Programa Material Escolar solidário”.</t>
   </si>
   <si>
     <t>9952</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9952/pl_47.2021_esa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9952/pl_47.2021_esa.pdf</t>
   </si>
   <si>
     <t>COMISSÃO EDUCAÇÃO, SAÚDE E ASSISTÊNCIA_x000D_
 PARECER AO PROJETO DE LEI Nº 47/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº47/2021, de autoria do Vereador Johnei Claúdio Degen, que “Dispõe sobre a disponibilização e identificação de brinquedos adaptados para crianças com deficiência, inclusive visual, ou mobilidade reduzida em espaços públicos municipais.</t>
   </si>
   <si>
     <t>9340</t>
   </si>
   <si>
     <t>PCLJR</t>
   </si>
   <si>
     <t>Parecer Comissão Legislação, Justiça Redação Final</t>
   </si>
   <si>
     <t>CLJRF - Comissão de Legislação, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL - PARECER AO PROJETO DE LEI Nº 01/2021_x000D_
 _x000D_
 Trata-se de Projeto de Lei nº01/2021 de autoria da Mesa Diretora que altera o Anexo III da Lei Municipal Nº 2.893/2019, que versa sobre a estrutura organizacional dos cargos de provimento em comissão da Câmara Municipal.</t>
   </si>
   <si>
     <t>9406</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9406/pl_02.2021.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9406/pl_02.2021.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 2/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Lei nº 2/2021, de autoria da Mesa Diretora que altera o Anexo III da Lei Municipal Nº 2.893/2019, Lei Municipal nº 2.952/2020 e Lei Municipal 2.986/2021, que versam sobre a estrutura organizacional dos cargos de provimento em comissão da Câmara Municipal.</t>
   </si>
   <si>
     <t>9407</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9407/plr_01.2021.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9407/plr_01.2021.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINALPARECER AO PROJETO DE RESOLUÇÃO Nº 01/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Resolução nº01/2021 de autoria da Mesa Diretora que cria a Procuradoria da Mulher na Câmara Municipal de Domingos Martins/ES.</t>
   </si>
   <si>
     <t>9408</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9408/plr_02.2021.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9408/plr_02.2021.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE RESOLUÇÃO Nº 02/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Resolução nº 02/2021 de autoria da Mesa Diretora que Altera a redação do parágrafo único e do art.1º da Resolução nº122, de 11 de novembro de 2015.</t>
   </si>
   <si>
     <t>9413</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9413/pl_05.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9413/pl_05.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 05/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Lei nº 5/2021 de autoria da Mesa Diretora que “Redefine a Estrutura Administrativa e Organizacional da Câmara Municipal de Domingos Martins e Altera nomenclatura, referência, vencimento, quantidade, atribuições típicas e requisitos mínimos dos Cargos de Provimento em Comissão e Revoga as Leis Municipais”.</t>
   </si>
   <si>
     <t>9415</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9415/pl_06.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9415/pl_06.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 6/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Lei nº 6/2021 de autoria da Mesa Diretora que Dispõe sobre aumento dos salários dos Servidores do Poder Legislativo Municipal, a título de aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>9449</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9449/pl_5.2021_ljrf_veto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9449/pl_5.2021_ljrf_veto.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO VETO TOTAL AO PROJETO DE LEI Nº 5/2021_x000D_
 _x000D_
 RELATÓRIO: Veto integral do Prefeito Municipal ao Projeto de Lei nº05/2021, de autoria da Mesa Diretora que “Redefine a Estrutura Administrativa e Organizacional da Câmara Municipal de Domingos Martins e Altera nomenclatura, referência, vencimento, quantidade, atribuições típicas e requisitos mínimos dos Cargos de Provimento em Comissão e Revoga as Leis Municipais”.</t>
   </si>
   <si>
     <t>9450</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9450/pl_6.2021_ljrf_veto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9450/pl_6.2021_ljrf_veto.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO VETO TOTAL AO PROJETO DE LEI Nº 6/2021_x000D_
 _x000D_
 RELATÓRIO: Veto integral do Prefeito Municipal ao Projeto de Lei nº06/2021, e autoria da Mesa Diretora que dispõe sobre aumento dos salários dos Servidores do Poder Legislativo Municipal, a título de aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>9451</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9451/plr_03.2021.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9451/plr_03.2021.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE RESOLUÇÃO Nº 03/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Resolução nº 3/2021, de autoria da Mesa Diretora que Altera a redação do art.150 do Regimento Interno desta Casa.</t>
   </si>
   <si>
     <t>9460</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9460/pl_01.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9460/pl_01.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE  LEI COMPLEMENTAR Nº 01/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto deLEI COMPLEMENTAR nº 1/2021, de autoria do Poder Executivo, que dispõe sobre a atualização do Imposto Sobre Serviços de Qualquer Natureza – ISSQN, de acordo com a Lei Complementar Federal nº 175, de 23 de setembro de 2020 – altera os artigos 96 e 102 da Lei Complementar nº 41/2017.</t>
   </si>
   <si>
     <t>9494</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9494/pl_7.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9494/pl_7.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 7/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei 07/2021 de autoria do Poder Executivo que autoriza a cessão de área pública de propriedade do município, por prazo determinado, ao Movimento Comunitário do Bairro Perobas e dá outras providências.</t>
   </si>
   <si>
     <t>9496</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9496/pl_9.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9496/pl_9.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 9/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº09/2021, de autoria do Poder Executivo que revoga a Lei 2.253 de 18 de maio de 2010 e dá outras providências.</t>
   </si>
   <si>
     <t>9497</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9497/pl_11.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9497/pl_11.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 11/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº11/2021 de autoria do Poder Executivo que dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>9499</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9499/pl_12.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9499/pl_12.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 12/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei 12/2021 de autoria do Poder Executivo que Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e controle Social (CACS), do fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais da educação (FUNDEB), em conformidade com o Art.212-A da constituição federal e regulamentado na forma da Lei federal nº14.113, de 25 de dezembro de 2020.</t>
   </si>
   <si>
     <t>9516</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9516/pl_13.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9516/pl_13.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 13/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei 13/2021 de autoria do Poder Executivo que autoriza a cessão de área pública de propriedade do município, por prazo determinado, a Mitra Arquidiocesana de Vitória e dá outras providências.</t>
   </si>
   <si>
     <t>9561</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9561/pl_10.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9561/pl_10.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 10/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº 10/2021, de autoria dos vereadores Júlio Maria dos Santos e Edson Paganini que denomina de “Centro de Convivência Elizabeth Brickwedde – Tia Nucky” o imóvel localizado atrás da LBA, Sede de Domingos Martins.</t>
   </si>
   <si>
     <t>9562</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9562/pl_14.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9562/pl_14.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 14/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei 14/2021 de autoria do Poder Executivo de autoria do Poder Executivo que autoriza o |Poder Executivo a adquirir, por compra e venda, o imóvel localizado na estrada do Galo, Sede, Domingos Martins e dá outras providências.</t>
   </si>
   <si>
     <t>9589</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9589/plr_04.2021_-_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9589/plr_04.2021_-_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE RESOLUÇÃO Nº 04/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Resolução de nº04/2021 de autoria da Mesa Diretora que Institui a Instrução Normativa De Planejamento e Orçamento SPO nº001/2021 – Versão 2, que dispõe sobre as normas e procedimentos para a elaboração da proposta do PPA – Plano Pluri-anual, da LDO – Lei de Diretrizes Orçamentárias e da LOA – Lei do Orçamento Anual da Câ-mara Municipal de Domingos Martins.</t>
   </si>
   <si>
     <t>9632</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9632/plr_05.2021_-_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9632/plr_05.2021_-_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE RESOLUÇÃO Nº 05/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Resolução nº5/2021, de autoria da Mesa Diretora que Altera o Regimento Interno desta Casa na seguinte forma: altera a redação do §1º do art.49, inclui art.82 – C e incisos e altera a redação do art.206 incluindo parágrafo único.</t>
   </si>
   <si>
     <t>9652</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9652/pl_16.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9652/pl_16.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 16/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto Lei nº 16/2021, que dispõe sobre a Planta Genérica de Valores Imobiliários, altera o anexo I da Lei complementar nº 41/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>9654</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9654/pl_17.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9654/pl_17.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 17/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Lei nº17/2021 que Altera a Lei Municipal nº2.837 de 23 de março de 2018, que instituiu o Fundo Municipal de Apoio à Ampliação e Melhoria das Condições de Oferta da Educação Infantil no município, e dá outras providências.</t>
   </si>
   <si>
     <t>9657</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9657/pl_18.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9657/pl_18.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 18/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº18/2021 de autoria do Poder Executivo que dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>9663</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9663/pl_20.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9663/pl_20.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 20/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei de autoria da Mesa Diretora que autoriza a transferência de recursos financeiros ao Poder Executivo.</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9715/pl_19.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9715/pl_19.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 19/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº19/2021, de autoria do Poder Executivo que dispões sobre as alterações da Lei nº2.265 de 27 de agosto de 2021, que Institui o do Plano de amortização de déficit atuarial no regime Próprio de Previdência do Município e estabelece novo valor de taxa de administração.</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9717/pl_21.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9717/pl_21.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 21/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº 21/2021, de autoria da Vereadora Lorraine Maria Lampier Pi-menta que Institui o Programa de Banco de Ração e Utensílios para Animais, no Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9718</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9718/pl_23.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9718/pl_23.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 23/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº23/2021, de autoria da Mesa Diretora que revoga a Lei Municipal 2.987/2021.</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9720/pl_24.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9720/pl_24.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 24/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº24/2021, de autoria da Mesa Diretora que revoga a Lei Municipal 2.988/2021.</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9722/plr_6.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9722/plr_6.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE RESOLUÇÃO Nº 6/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Resolução nº 6/2021, de autoria da Mesa Diretora que revoga a Resolução nº 159/2021.</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9751/plr_7.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9751/plr_7.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE RESOLUÇÃO Nº 07/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Resolução que Regulamenta a aplicação da Lei nº13.709, de 14 de agosto de 2018 – Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Domingos Martins.</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9753/pl_04.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9753/pl_04.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 04/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei Complementar nº04/2021, de autoria do Poder Executivo que institui o regime Próprio de Previdência Complementar no âmbito do município de Domingos Martins, fixa o limite máximo para concessão de aposentadorias e pensões pelo regime de Previdência de que trata o art.40 da constituição federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9782/plr_8.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9782/plr_8.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE RESOLUÇÃO Nº 8/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Resolução nº8/2021, de autoria da Mesa Diretora que Altera a Ementa, o art.1º, p §1º dp art.3º, inciso III e o §3º do art.4º da resolução nº149, de 13 de março de 2019, que disciplina a Tribuna Livre.</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9783/pl_33.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9783/pl_33.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 33/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº 33/2021, de autoria da Vereadora Lorraine Maria Lampier Pimenta, que institui o dia Municipal do gengibre no município de Domingos Martins.</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9784/pl_34.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9784/pl_34.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 34/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Resolução nº34/2021, de autoria da Vereadora Lorraine Maria Lampier Pimenta, que institui a campanha Dezembro Verde, dedicada à realização de ações sócio educativas e de reflexão sobre o abandono de animais no município de Domingos Martins.</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9785/pl_35.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9785/pl_35.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 35/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº35/2021 de autoria do Poder Executivo que dispõe sobre abertura de crédito adicional especial ao orçamento vigente.</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 40/2021_x000D_
 RELATÓRIO: Projeto de Lei nº40/2021 de autoria do Poder Executivo que dispõe sobre abertu-ra de crédito adicional especial ao orçamento vigente.</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9807/pl_39.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9807/pl_39.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 39/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº 39/2021, de autoria do Vereador Arno Schmidt que denomina várias ruas na localidade de Ponto do Alto II.</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9809/pl_05.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9809/pl_05.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 05/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei Complementar nº 05/2021, de autoria do Poder Executivo que altera dispositivos do Plano Diretor Municipal – Lei Complementar nº23/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9811/proposta_de_emenda_1.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9811/proposta_de_emenda_1.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER A PROPOSTA DE EMENDA A LEI ORGÂNICA Nº 1/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Emenda a Lei Orgânica nº01/2021, de autoria dos Membros da Mesa Diretora que acrescenta o inciso XVI ao art.22 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9820/pl_06.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9820/pl_06.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 06/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei Complementar nº06/2021, de autoria do Prefeito Municipal que Altera os artigos 165, 167, 168, 172 e anexo XI e V da Lei Complementar 41/2017, bem como revoga o artigo 169 da Lei Complementar 041/2017 – Código Tributário Municipal.</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9836/pl_38.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9836/pl_38.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 38/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº38/2021, de autoria da Vereadora Jéssica Aguilar Barcelos, que dispõe sobre a proibição, que condenados por violência doméstica assumam cargos públicos no Município.</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9847/pl_45.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9847/pl_45.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 45/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº45/2021, de autoria do Poder Executivo que dispõe sobre a con-cessão do Abono-Fundeb aos profissionais da educação básica do Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9878</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9878/pl_43.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9878/pl_43.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº43/2021, de autoria do Poder Executivo que dispõe sobre a regulamentação da descrição geográfica do distrito de Ponto alto, altera os artigos 2º, 4º “caput”, e 5º, e revoga o anexo único da Lei Municipal nº2.524, de 05 de junho de 2013.</t>
   </si>
   <si>
     <t>9879</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9879/pl_44.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9879/pl_44.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 44/2021, de autoria do Poder Executivo, que denomina a quadra esportiva de Melgacinho, localizada no distrito de Melgaço, como “ Maria Helena Schultz Pagung.</t>
   </si>
   <si>
     <t>9880</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9880/pl_46.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9880/pl_46.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 46/2021, de autoria do Poder Executivo que altera a redação do inciso II e do §1º do art.109 da Lei nº2.137 de 01 de dezembro de 2008.</t>
   </si>
   <si>
     <t>9881</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9881/pl_49.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9881/pl_49.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI Nº 49/2021, de autoria do Poder Executivo que dispõe sobre a revogação da Lei 3.012/2021, que estima a receita e fica a despesa do Município de Domingos Martins para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>9882</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9882/plc_08.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9882/plc_08.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 8/2021, de autoria do Poder Executivo que altera a redação do inciso II, e do § 1º do art. 98 da lei complementar nº 04 de 29 de agosto de 2007.</t>
   </si>
   <si>
     <t>9899</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9899/pl_51.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9899/pl_51.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO: Trata-se de análise do projeto de lei 51/2021 de autoria do Poder Executivo que autoriza a permissão gratuita de uso de bem público.</t>
   </si>
   <si>
     <t>9900</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9900/pl_52.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9900/pl_52.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO: Trata-se de análise do projeto de lei nº52/2021, de autoria do Poder Executivo que dispõe sobre denominação de quadra poliesportiva da EMEF José Uliana.</t>
   </si>
   <si>
     <t>9901</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9901/pl_53.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9901/pl_53.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO: Trata-se de Projeto de Lei nº 53/2021 de autoria da Mesa Diretora que altera os Anexos I, II e III da Lei Municipal Nº 2.893/2019, que versa sobre a estrutura organizacional dos cargos de provimento em comissão da Câmara Municipal.</t>
   </si>
   <si>
     <t>9902</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9902/pl_48.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9902/pl_48.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>9904</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9904/pl_51.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9904/pl_51.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO: Trata-se de análise do projeto de lei nº50/2021, de autoria do Vereador Johnei Claúdio Degen, que “Dispõe sobre afixação nas paradas de ônibus, de placas com a indicação de número e nome das linhas, horários e mapas, dos itinerários dos ônibus do sistema de transporte urbano e rural”.</t>
   </si>
   <si>
     <t>9905</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9905/plr_9.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9905/plr_9.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO: Trata-se de análise do projeto de Resolução nº09/2021, de autoria da Mesa Dire-tora, que “Altera a Instrução Normativa SGA – Sistema Geral de Administração nº005/2014, que segue anexa a Resolução nº117, de 05 de novembro de 2014”.</t>
   </si>
   <si>
     <t>9906</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9906/plr_10.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9906/plr_10.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO: Trata-se de análise do projeto de Resolução nº 10/2021, de autoria da Mesa Dire-tora, que “Altera o Regimento Interno – Resolução 07/2000, no que se refere a discussões e tur-nos de votação dos projetos de lei.”</t>
   </si>
   <si>
     <t>9907</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9907/plr_11.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9907/plr_11.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO: Trata-se de análise do projeto de Resolução nº 11/2021, de autoria da Mesa Diretora, que “Revoga o art. 3º e altera os arts. 5º, 6º e 6º - A da Resolução Nº 21, de 15 de agosto de 2007, que Cria a Unidade de Memória Histórica – UMH, da Câmara Municipal”.</t>
   </si>
   <si>
     <t>9930</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9930/plc_09.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9930/plc_09.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 9/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei Complementar nº 09/2021, de autoria do Poder Executivo que altera dispositivos do Plano Diretor Municipal – Lei Complementar nº23/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>9932</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9932/pl_41.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9932/pl_41.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº41/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº 41/2021, de autoria do Poder Executivo que dispõe sobre denominação de quadra poliesportiva da Affonso Uliana localizada na Escola Municipal de Ensino Fundamental Aracê.</t>
   </si>
   <si>
     <t>9933</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9933/plr_12.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9933/plr_12.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE RESOLUÇÃO Nº12/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Resolução nº12/2021 que “Altera a redação do art. 6º e seu parágrafo único; altera o § IV, do art. 12 e inclui os § V e VI ao art. 5º da Resolução nº 164, de 25 de agosto de 2021, que regulamenta a aplicação da Lei nº 13.709 - Lei Geral de Proteção de Dados Pessoais (LGPD)”.</t>
   </si>
   <si>
     <t>9943</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9943/pl_55.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9943/pl_55.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 55/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº 55/2021, de autoria do Poder Executivo que dispõe sobre nor-mas urbanísticas específicas para implantação e o respectivo licenciamento de infraestrutura de suporte para telecomunicações.</t>
   </si>
   <si>
     <t>9946</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9946/pl_25.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9946/pl_25.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 25/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº25/2021, de autoria do Vereador Edson Luiz Paganini, que dispõe sobre a denominação de Bairro Vila De Aracê, Distrito de Aracê, Mu-nicípio De Domingos Martins/Es.</t>
   </si>
   <si>
     <t>9947</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9947/pl_26.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9947/pl_26.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 26/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº26/2021, de autoria do Vereador Edson Luiz Paganini, dispõe sobre a denominação da Avenida Hermínio Uliana, Bairro Vila de Aracê, Distrito De Aracê, Município De Domingos Martins.</t>
   </si>
   <si>
     <t>9948</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9948/pl_27.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9948/pl_27.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 27/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº 27/2021, de autoria Vereador Edson Luiz Paganini que denomina da Praça Affonso Uliana, no Bairro Vila De Aracê, Distrito de Aracê, Município De Domingos Martins/Es.</t>
   </si>
   <si>
     <t>9949</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9949/pl_28.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9949/pl_28.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 28/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº28/2021, de autoria Vereador Edson Luiz Paganini que dispõe sobre a denominação de Rua Amábile Peterle Bravim, Bairro Vila de Aracê, Distrito De Aracê, Município De Domingos Martins.</t>
   </si>
   <si>
     <t>9950</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9950/pl_47.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9950/pl_47.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 47/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº 47/2021, de autoria do Vereador Johnei Claúdio Degen, que “Dispõe sobre a disponibilização e identificação de brinquedos adaptados para crianças com deficiência, inclusive visual, ou mobilidade reduzida em espaços públicos mu-nicipais.</t>
   </si>
   <si>
     <t>9953</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9953/pl_56.2021_ljrf.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9953/pl_56.2021_ljrf.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO FINAL_x000D_
 PARECER AO PROJETO DE LEI Nº 56/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº56/2021, de autoria do Vereador Johnei Cláu-dio Degen, que dispõe sobre a criação do “Selo Verde – Empresa Sustentável”, para fins de certifi-cação ambiental municipal de empresas com prática sustentáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>9414</t>
   </si>
   <si>
     <t>PCFO</t>
   </si>
   <si>
     <t>Parecer Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9414/pl_05.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9414/pl_05.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO PARECER AO PROJETO DE LEI Nº 05/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Lei nº 5/2021 de autoria da Mesa Diretora que “Redefine a Estrutura Administrativa e Organizacional da Câmara Municipal de Domingos Martins e Altera nomenclatura, referência, vencimento, quantidade, atribuições típicas e requisitos mínimos dos Cargos de Provimento em Comissão e Revoga as Leis Municipais”.</t>
   </si>
   <si>
     <t>9416</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9416/pl_06.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9416/pl_06.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO PARECER AO PROJETO DE LEI Nº 6/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Lei nº 6/2021 de autoria da Mesa Diretora que Dispõe sobre aumento dos salários dos Servidores do Poder Legislativo Municipal, a título de aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>9461</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9461/pl_01.2021_-_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9461/pl_01.2021_-_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINACAS E ORÇAMENTO PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 01/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto deLEI COMPLEMENTAR nº 1/2021, de autoria do Poder Executivo, que dispõe sobre a atualização do Imposto Sobre Serviços de Qualquer Natureza – ISSQN, de acordo com a Lei Complementar Federal nº 175, de 23 de setembro de 2020 – altera os artigos 96 e 102 da Lei Complementar nº 41/2017.</t>
   </si>
   <si>
     <t>9495</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9495/pl_7.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9495/pl_7.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO PARECER AO PROJETO DE LEI Nº 7/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei 07/2021 de autoria do Poder Executivo que autoriza a cessão de área pública de propriedade do município, por prazo determinado, ao Movimento Comunitário do Bairro Perobas e dá outras providências.</t>
   </si>
   <si>
     <t>9498</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9498/pl_11.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9498/pl_11.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO PARECER AO PROJETO DE LEI Nº 11/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº11/2021 de autoria do Poder Executivo que dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>9517</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9517/pl_13.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9517/pl_13.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO PARECER AO PROJETO DE LEI Nº 13/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei 13/2021 de autoria do Poder Executivo que autoriza a cessão de área pública de propriedade do município, por prazo determinado, a Mitra Arquidiocesana de Vitória e dá outras providências.</t>
   </si>
   <si>
     <t>9563</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9563/pl_14.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9563/pl_14.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO PARECER AO PROJETO DE LEI Nº 14/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei 14/2021 de autoria do Poder Executivo de autoria do Poder Executivo que autoriza o |Poder Executivo a adquirir, por compra e venda, o imóvel localizado na estrada do Galo, Sede, Domingos Martins e dá outras providências.</t>
   </si>
   <si>
     <t>9587</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9587/pl_15.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9587/pl_15.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 15/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº 15/2021 de autoria do Poder Executivo que dispõe sobre as Diretrizes para elaboração da Lei Orçamentária para o exercício financeiro de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>9588</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9588/plr_04.2021_-_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9588/plr_04.2021_-_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE RESOLUÇÃO Nº 04/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Resolução de nº04/2021 de autoria da Mesa Diretora que Institui a Instrução Normativa De Planejamento e Orçamento SPO nº001/2021 – Versão 2, que dispõe sobre as normas e procedimentos para a elaboração da proposta do PPA – Plano Pluri-anual, da LDO – Lei de Diretrizes Orçamentárias e da LOA – Lei do Orçamento Anual da Câ-mara Municipal de Domingos Martins.</t>
   </si>
   <si>
     <t>9653</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9653/pl_16.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9653/pl_16.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 16/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto Lei nº16/2021, que dispõe sobre a Planta Genérica de Valores Imobiliários, altera o anexo I da Lei complementar nº41/2017 e dá outras providências.</t>
   </si>
   <si>
     <t>9656</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9656/pl_17.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9656/pl_17.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 17/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de Projeto de Lei nº 17/2021 que Altera a Lei Municipal nº 2.837 de 23 de março de 2018, que instituiu o Fundo Municipal de Apoio à Ampliação e Melhoria das Condições de Oferta da Educação Infantil no município, e dá outras providências.</t>
   </si>
   <si>
     <t>9658</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9658/pl_18.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9658/pl_18.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 18/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº18/2021 de autoria do Poder Executivo que dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>9664</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9664/pl_20.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9664/pl_20.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 20/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº20/2021 de autoria da Mesa Diretora que autoriza a transferência de recursos financeiros ao Poder Executivo.</t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9716/pl_19.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9716/pl_19.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 19/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº 19/2021, de autoria do Poder Executivo que dispões sobre as alterações da Lei nº2.265 de 27 de agosto de 2021, que Institui o do Plano de amortização de déficit atuarial no regime Próprio de Previdência do Município e estabelece novo valor de taxa de administração.</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9719/pl_23.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9719/pl_23.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 23/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº23/2021, de autoria da Mesa Diretora que revoga a Lei Municipal 2.987/2021.</t>
   </si>
   <si>
     <t>9721</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9721/pl_24.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9721/pl_24.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 24/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº 24/2021, de autoria da Mesa Diretora que revoga a Lei Municipal 2.987/2021.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9723/plr_6.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9723/plr_6.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE RESOLUÇÃO Nº 06/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Resolução nº 6/2021, de autoria da Mesa Diretora que revoga a Resolução nº159/2021.</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9754/pl_04.2021_-_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9754/pl_04.2021_-_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 04/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei Complementar nº04/2021, de autoria do Poder Executivo que institui o regime Próprio de Previdência Complementar no âmbito do município de Domingos Martins, fixa o limite máximo para concessão de aposentadorias e pensões pelo regime de Previdência de que trata o art.40 da constituição federal; autoriza a adesão a plano de benefícios de previdência complementar; e dá outras providências.</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9786/pl_35.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9786/pl_35.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 35/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº35/2021 de autoria do Poder Executivo que dispõe sobre abertura de crédito adicional especial ao orçamento vigente.</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9792/pl_40.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9792/pl_40.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 40/2021_x000D_
 RELATÓRIO: Projeto de Lei nº40/2021 de autoria do Poder Executivo que dispõe sobre abertu-ra de crédito adicional especial ao orçamento vigente.</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9806/pl_36.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9806/pl_36.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 36/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei de autoria do Poder Executivo, que dispõe sobre o Plano Plurianual 2022 a 2025.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9812/proposta_de_emenda_1.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9812/proposta_de_emenda_1.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER A PROPOSTA DE EMENDA A LEI ORGÂNICA Nº 01/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Emenda à Lei Orgânica nº01/2021, de autoria dos Membros da Mesa Diretora que acrescenta o inciso XVI ao art.22 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9821/pl_06.2021_-_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9821/pl_06.2021_-_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 06/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei Complementar nº06/2021, de autoria do Prefeito Municipal que Altera os artigos 165, 167, 168, 172 e anexo XI e V da Lei Complementar 41/2017, bem como revoga o artigo 169 da Lei Complementar 041/2017 – Código Tributário Municipal.</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9837/pl_42.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9837/pl_42.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 42/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº42/2021, de autoria do Poder Executivo que estima receita e fixa despesas para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9848/pl_45.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9848/pl_45.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 45/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº45/2021, de autoria do Poder Executivo que dispõe sobre a concessão do Abono-Fundeb aos profissionais da educação básica do Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9883</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9883/pl_46.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9883/pl_46.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO PARECER AO PROJETO DE LEI Nº46/2021, de autoria do Poder Executivo que altera a redação do inciso II e do §1º do art.109 da Lei nº2.137 de 01 de dezembro de 2008.</t>
   </si>
   <si>
     <t>9884</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9884/plc_08.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9884/plc_08.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 8/2021, de autoria do Poder Executivo que altera a redação do inciso II, e do § 1º do art. 98 da lei complementar nº 04 de 29 de agosto de 2007.</t>
   </si>
   <si>
     <t>9951</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9951/pl_47.2021_fo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9951/pl_47.2021_fo.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE FINANÇAS E ORÇAMENTO_x000D_
 PARECER AO PROJETO DE LEI Nº 47/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº47/2021, de autoria do Vereador Johnei Claúdio Degen, que “Dispõe sobre a disponibilização e identificação de brinquedos adaptados para crianças com deficiência, inclusive visual, ou mobilidade reduzida em espaços públicos municipais.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>PCOSP</t>
   </si>
   <si>
     <t>Parecer Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
     <t>COSP - Comissão de Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9810/pl_05.2021_osp.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9810/pl_05.2021_osp.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS_x000D_
 PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 05/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei Complementar nº 05/2021, de autoria do Poder Executivo que altera dispositivos do Plano Diretor Municipal – Lei Complementar nº23/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>9931</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9931/plc_09.2021_osp.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9931/plc_09.2021_osp.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS_x000D_
 PARECER AO PROJETO DE LEI COMPLEMENTAR Nº 09/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei Complementar nº09/2021, de autoria do Poder Executivo que altera dispositivos do Plano Diretor Municipal – Lei Complementar nº23/2013 e dá outras providências.</t>
   </si>
   <si>
     <t>9944</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9944/pl_55.2021_osp.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9944/pl_55.2021_osp.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS_x000D_
 PARECER AO PROJETO DE LEI Nº 55/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº 55/2021, de autoria do Poder Executivo que dispõe sobre nor-mas urbanísticas específicas para implantação e o respectivo licenciamento de infraestrutura de suporte para telecomunicações.</t>
   </si>
   <si>
     <t>9945</t>
   </si>
   <si>
     <t>PCAM</t>
   </si>
   <si>
     <t>Parecer da Comissão de Agricultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9945/pl_55.2021_ama.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9945/pl_55.2021_ama.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE AGRICULTURA E MEIO AMBIENTE_x000D_
 PARECER AO PROJETO DE LEI Nº55/2021_x000D_
 _x000D_
 RELATÓRIO: Projeto de Lei nº 55/2021, de autoria do Poder Executivo que dispõe sobre nor-mas urbanísticas específicas para implantação e o respectivo licenciamento de infraestrutura de suporte para telecomunicações.</t>
   </si>
   <si>
     <t>9954</t>
   </si>
   <si>
     <t>CAMA - Comissão de Agricultura e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9954/pl_56.2021_ama.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9954/pl_56.2021_ama.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE AGRICULTURA E MEIO AMBIENTE_x000D_
 PARECER AO PROJETO DE LEI Nº 56/2021_x000D_
 _x000D_
 RELATÓRIO: Trata-se de análise do projeto de lei nº56/2021, de autoria do Vereador Johnei Cláudio Degen, que dispõe sobre a criação do “Selo Verde – Empresa Sustentável”, para fins de certificação ambiental municipal de empresas com prática sustentáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>9339</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9339/n.1.2020._mesa._altera_o_anexo_iii_da_lei_municipal_no_2.893.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9339/n.1.2020._mesa._altera_o_anexo_iii_da_lei_municipal_no_2.893.pdf</t>
   </si>
   <si>
     <t>Altera o anexo III da Lei Municipal nº 2.893, 13 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>9376</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9376/n.2.2020._mesa._altera_dispositivos_da_lei_municipal_no_2.893.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9376/n.2.2020._mesa._altera_dispositivos_da_lei_municipal_no_2.893.pdf</t>
   </si>
   <si>
     <t>Altera Dispositivos da Lei Municipal Nº 2.893, de 12 de fevereiro de 2019, Lei Municipal Nº 2.952, de 1º de junho de 2020 e Lei Municipal Nº 2. 986, de 11 de janeiro de 2021, que dispõem, respectivamente, sobre a Estrutura Organizacional dos Cargos de Provimento em Comissão da Câmara Municipal; Alteração da Lei Municipal Nº 2.893, de 1º de junho de 2020 e Alteração do Anexo II, da Lei Municipal Nº 2.893, de 13 de fevereiro de 2019.</t>
   </si>
   <si>
     <t>9389</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9389/n.3.2021_executivo_conselho_tutelar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9389/n.3.2021_executivo_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 2.904/2019 E DISPÕE SOBRE O CONSELHO MUNICIPAL DOS DIREITOS DA CRINAÇA E ADOLESCENTE, O CONSELHO TUTELAR E O FUNDO MUNICIPAL DA INFÂNCIA E DO ADOLESCENTE - FIA</t>
   </si>
   <si>
     <t>9403</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9403/n.4.2021._jessica._parturiente_a_possibilidade_de_optar_pelo_parto_cesariano.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9403/n.4.2021._jessica._parturiente_a_possibilidade_de_optar_pelo_parto_cesariano.pdf</t>
   </si>
   <si>
     <t>Garante à parturiente a possibilidade de optar pelo parto cesariano, a partir da trigésima nona semana de gestação.</t>
   </si>
   <si>
     <t>9411</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9411/n.5.2021.mesa._redefine_a_estrutura_administrativa_e_organizacional..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9411/n.5.2021.mesa._redefine_a_estrutura_administrativa_e_organizacional..pdf</t>
   </si>
   <si>
     <t>Redefine a Estrutura Administrativa e Organizacional da Câmara Municipal de Domingos Martins e Altera nomenclatura, referência, vencimento, quantidade, atribuições típicas e requisitos mínimos dos Cargos de Provimento em Comissão e Revoga as Leis Municipais.</t>
   </si>
   <si>
     <t>9412</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9412/n.6.2021._mesa._aumentos_servidores_efetivos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9412/n.6.2021._mesa._aumentos_servidores_efetivos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre aumento dos salários dos Servidores do Poder Legislativo Municipal, a título de aumento real e dá outras providências.</t>
   </si>
   <si>
     <t>9417</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9417/n.7.2021._excutivo_uso_de_area_publica_perobas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9417/n.7.2021._excutivo_uso_de_area_publica_perobas.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER O USO DE ÁREA PÚBLICA DE PROPRIEDADE DESTE MUNICÍPIO, POR PRAZO DETERMINADO, AO MOVIMENTO COMUNITÁRIO DO BAIRRO PEROBAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9418</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9418/n.8.2021._excutivo_planta_generica.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9418/n.8.2021._excutivo_planta_generica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES IMOBILIÁRIOS, ALTERAR ANEXO I DA LEI COMPLEMENTAR 041/2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9452</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9452/n.9.2021._executivo__uso_do_celular.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9452/n.9.2021._executivo__uso_do_celular.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 2.253, DE 18 MAIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9519</t>
   </si>
   <si>
     <t>Vereador Júlio Maria dos Santos, Vereador Edson Luiz Paganini</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9519/n.10.2021._julio._denomina_o_centro.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9519/n.10.2021._julio._denomina_o_centro.pdf</t>
   </si>
   <si>
     <t>Denomina “Centro de Convivência Elizabeth Brickwedde – Tia Nucky” o imóvel localizado atrás da LBA, Sede de Domingos Martins.</t>
   </si>
   <si>
     <t>9453</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9453/n.11.2021._executivo_samu.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9453/n.11.2021._executivo_samu.pdf</t>
   </si>
   <si>
     <t>AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9462</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9462/n._12.2021._executivo_fundeb.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9462/n._12.2021._executivo_fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE (CACS), DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB), EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL E REGULAMENTADO NA FORMA DA LEI FEDERAL N° 14.113, DE 25 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>9503</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9503/n.13.2021._executivo_uso_de_area_publica.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9503/n.13.2021._executivo_uso_de_area_publica.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER O USO DE ÁREA PÚBLICA DE PROPRIEDADE DESTE MUNICÍPIO, POR PRAZO DETERMINADO, À MITRA ARQUIDIOCESANA DE VITÓRIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9504</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9504/n.14.2021._executivo_imovel_compra_e_venda_localiz_estrada_do_galo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9504/n.14.2021._executivo_imovel_compra_e_venda_localiz_estrada_do_galo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL ADQUIRIR, POR COMPRA E VENDA, O IMÓVEL LOCALIZADO NA ESTRADA DO GALO, SEDE, DOMINGOS MARTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9526</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9526/n.15.2021.executivo_elaboracao_da_lei_orcamentaria_para_exercicio_financeiro_2022.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9526/n.15.2021.executivo_elaboracao_da_lei_orcamentaria_para_exercicio_financeiro_2022.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9612</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9612/n.16.2021.executivo_planta_generica.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9612/n.16.2021.executivo_planta_generica.pdf</t>
   </si>
   <si>
     <t>9613</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9613/n.17.2021.executivo_altera_lei_fundo_de_educacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9613/n.17.2021.executivo_altera_lei_fundo_de_educacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 2.837 DE 23 DE MARÇO DE 2018 QUE INSTITUI O FUNDO MUNICIPAL DE APOIO À AMPLIAÇÃO E MELHORIA DAS CONDIÇÕES DE OFERTA DA EDUCAÇÃO INFANTIL NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9614</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9614/n.18.2021.executivo_inclusao_no_plano_plurianual.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9614/n.18.2021.executivo_inclusao_no_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE DOMINGOS MARTINS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9634</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9634/n.19.2021.executivo__ipasdm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9634/n.19.2021.executivo__ipasdm.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DA LEI Nº 2.265 DE 27 DE AGOSTO DE 2010, QUE INSTITUI O PLANO DE AMORTIZAÇÃO PARA EQUACIONAMENTO DE DÉFICIT ATUARIAL DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE DOMINGOS MARTINS E ESTABELECE NOVO VALOR DE TAXA DE ADMINISTRAÇÃO.</t>
   </si>
   <si>
     <t>9645</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9645/n.20.2021._mesa._autoriza_a_transferencia_de_recursos_financeiros_ao_poder_executivo.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9645/n.20.2021._mesa._autoriza_a_transferencia_de_recursos_financeiros_ao_poder_executivo.pdf</t>
   </si>
   <si>
     <t>Autoriza transferência de recursos ao Poder Executivo.</t>
   </si>
   <si>
     <t>9644</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9644/n.21.2021._lorraine._institui_o_programa_banco_de_racao_e_utensilios_para_animais.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9644/n.21.2021._lorraine._institui_o_programa_banco_de_racao_e_utensilios_para_animais.pdf</t>
   </si>
   <si>
     <t>Institui o programa Banco de Ração e Utensílios para Animais, no Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9661</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9661/n.22.2021.executivo.institui_o_regime_de_previdencia_complementar.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9661/n.22.2021.executivo.institui_o_regime_de_previdencia_complementar.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE DOMINGOS MARTINS, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9665</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9665/n.23.2021._mesa._revoga_a_lei_municipal_2987.2021.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9665/n.23.2021._mesa._revoga_a_lei_municipal_2987.2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 2.987, de 10 de março de 2021.</t>
   </si>
   <si>
     <t>9666</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9666/n.24.2021._mesa._revoga_a_lei_municipal_2988.2021.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9666/n.24.2021._mesa._revoga_a_lei_municipal_2988.2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal 2.988, de 10 de março de 2021.</t>
   </si>
   <si>
     <t>9926</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9926/n.25.2021.edson._nome_de_praca_de_arace.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9926/n.25.2021.edson._nome_de_praca_de_arace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Bairro Vila De Aracê, Distrito de Aracê, Município De Domingos Martins/ES.</t>
   </si>
   <si>
     <t>9927</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9927/n.26.2021.edson._nome_da_rua_avenida_herminio_uliana.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9927/n.26.2021.edson._nome_da_rua_avenida_herminio_uliana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Avenida Hermínio Uliana, Bairro Vila de Aracê, Distrito De Aracê, Município De Domingos Martins.</t>
   </si>
   <si>
     <t>9928</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9928/n.27.2021.edson._nome_de_praca_de_praca_affonso_uliana.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9928/n.27.2021.edson._nome_de_praca_de_praca_affonso_uliana.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Praça Affonso Uliana, no Bairro Vila De Aracê, Distrito de Aracê, Município De Domingos Martins/ES.</t>
   </si>
   <si>
     <t>9929</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9929/n.28.2021.edson._nome_da_rua_amabile_peterle_bravim.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9929/n.28.2021.edson._nome_da_rua_amabile_peterle_bravim.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Amábile Peterle Bravim, Bairro Vila de Aracê, Distrito De Aracê, Município De Domingos Martins.</t>
   </si>
   <si>
     <t>10067</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10067/n.29.2021.edson._nome_da_rua_vitorio_peterle.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10067/n.29.2021.edson._nome_da_rua_vitorio_peterle.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Vitório Peterle, Bairro Vila de Aracê, Distrito De Aracê, Município De Domingos Martins.</t>
   </si>
   <si>
     <t>10068</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10068/n.30.2021.edson._nome_da_rua_deolindo_bandeira.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10068/n.30.2021.edson._nome_da_rua_deolindo_bandeira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da Rua Deolindo Bandeira, Bairro Vila de Aracê, Distrito De Aracê, Município De Domingos Martins.</t>
   </si>
   <si>
     <t>10069</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10069/n.31.2021.edson._nome_da_rua_arcidio_grecco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10069/n.31.2021.edson._nome_da_rua_arcidio_grecco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Arcídio Grecco, Bairro Vila de Aracê, Distrito De Aracê, Município De Domingos Martins.</t>
   </si>
   <si>
     <t>10070</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10070/n.32.2021.edson._nome_da_rua_mauricio_grecco.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10070/n.32.2021.edson._nome_da_rua_mauricio_grecco.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Rua Mauricio Grecco, Bairro Vila de Aracê, Distrito De Aracê, Município De Domingos Martins.</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9734/n.33.2021._lorraine._dia_do_gengibre.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9734/n.33.2021._lorraine._dia_do_gengibre.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do Gengibre no Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9735/n.34.2021._lorraine.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9735/n.34.2021._lorraine.pdf</t>
   </si>
   <si>
     <t>Institui a Campanha Dezembro Verde dedicada à realização de ações educativas e de reflexão sobre o abandono de animais no Município de Domingos Martins.</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9760/n.35.2021.executivo.credito_adicional_especial.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9760/n.35.2021.executivo.credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE DOMINGOS MARTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9768</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9768/n.36.2021.executivo._ppa_2022-2025.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9768/n.36.2021.executivo._ppa_2022-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025</t>
   </si>
   <si>
     <t>9777</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Alfabetização Digital da Terceira Idade e dá outras providências.</t>
   </si>
   <si>
     <t>9778</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9778/n.38.2021._jessica._proibicao_que_condenados_por_violencia_domestica_assumam_cargos_publicos_no_municipio_de_domingos_martins.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9778/n.38.2021._jessica._proibicao_que_condenados_por_violencia_domestica_assumam_cargos_publicos_no_municipio_de_domingos_martins.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição que condenados por violência doméstica assumam Cargos Públicos no Município De Domingos Martins/ES, e dá outras providências.</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9779/n.39.2021._arno._nomes_de_ruas_de_ponto_alto_ii.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9779/n.39.2021._arno._nomes_de_ruas_de_ponto_alto_ii.pdf</t>
   </si>
   <si>
     <t>Institui nomenclatura nas ruas localizadas em Ponto Alto II - Domingos Martins e dá outras providências.</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9789/n.40.2021._executivo._credito_especial.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9789/n.40.2021._executivo._credito_especial.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE DO MUNICÍPIO DE DOMINGOS MARTINS -ES</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9814/n.41.2021._executivo._denominacao_de_quadra.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9814/n.41.2021._executivo._denominacao_de_quadra.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA QUADRA POLIESPORTIVA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL ARACÊ.</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9815/n.42.2021._executivo_-_loa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9815/n.42.2021._executivo_-_loa.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE DOMINGOS MARTINS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9823/n.43.2021._executivo._delimitacao_ponto_alto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9823/n.43.2021._executivo._delimitacao_ponto_alto.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA DESCRIÇÃO GEOGRÁFICA DO DISTRITO DE PONTO ALTO, ALTERA OS ARTIGOS 2º, 4º "caput", e 5º, E REVOGA O ANEXO ÚNICO DA LEI MUNICIPAL Nº 2.524, DE 05 DE JUNHO DE 2013.</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9832/n.44.2021._executivo_-_denominacao_de_quadra_de_melgacinho.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9832/n.44.2021._executivo_-_denominacao_de_quadra_de_melgacinho.pdf</t>
   </si>
   <si>
     <t>DENOMINA A QUADRA ESPORTIVA DE MELGACINHO, LOCALIZADA NO DISTRITO DE MELGAÇO, COMO "MARIA HELENA SCHUTZ PAGUNG".</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9846/n.45.2022.edson._altera_a_redacao_da__rodovia_joao_ricardo_schorling.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9846/n.45.2022.edson._altera_a_redacao_da__rodovia_joao_ricardo_schorling.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 863, de 14 de novembro de 1980.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9854/n.46.2021.executivo_projeto_alteracao_artigos_-_lei_2137_-_magisterio_-_pos_graduacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9854/n.46.2021.executivo_projeto_alteracao_artigos_-_lei_2137_-_magisterio_-_pos_graduacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II, E DO § 1º DO ART. 109 DA LEI N° 2.137 DE 01 DE DEZEMBRO 2008.</t>
   </si>
   <si>
     <t>9871</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9871/n.47.2021.johnei._identificacao_dos_brinquedos_nos_parques.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9871/n.47.2021.johnei._identificacao_dos_brinquedos_nos_parques.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização e identificação de brinquedos adaptados para crianças com deficiência, inclusive visual, ou com mobilidade reduzida em espaços públicos municipais de Domingos Martins.</t>
   </si>
   <si>
     <t>9872</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9872/n.48.2021.johnei._programa_material_escolar_solidario.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9872/n.48.2021.johnei._programa_material_escolar_solidario.pdf</t>
   </si>
   <si>
     <t>Campanha diretrizes para implantação do “Programa Material Escolar Solidário” no município de Domingos Martins</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9857/no_49.2021_executivo_revoga_lei_municipal_3012-2021.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9857/no_49.2021_executivo_revoga_lei_municipal_3012-2021.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 3.012/2021, QUE ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE DOMINGOS MARTINS PARA O EXERCÍCIO FINANCEIRO DE 2022.</t>
   </si>
   <si>
     <t>9873</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9873/n.50.2021.johnei._fixacao_nas_paradas_de_onibus_de_placas_com_a_indicacao_de_numero_e_nome_das_linhas_horarios_e_mapas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9873/n.50.2021.johnei._fixacao_nas_paradas_de_onibus_de_placas_com_a_indicacao_de_numero_e_nome_das_linhas_horarios_e_mapas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre afixação nas paradas de ônibus, de placas com a indicação de número e nome das linhas, horários e mapas, dos itinerários dos ônibus do sistema de transporte urbano e rural.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9861/n.51.2021._executivo__imovel_tijuco_preto.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9861/n.51.2021._executivo__imovel_tijuco_preto.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A PERMISSÃO GRATUITA DE USO DE BEM PÚBLICO QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9864/n._52.2021._executivo__quadra_da_emef_barcelos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9864/n._52.2021._executivo__quadra_da_emef_barcelos.pdf</t>
   </si>
   <si>
     <t>DENOMINA A QUADRA ESPORTIVA DA EMEF JOSÉ ULIANA, LOCALIZADA EM BARCELOS, MUNICÍPIO DE DOMINGOS MARTINS, COMO "QUADRA ESPORTIVA JAIR ULIANA".</t>
   </si>
   <si>
     <t>9894</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9894/n.53.2021._mesa._altera_os_anexos_i_ii_e_iii_da_lei_2.893.2019.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9894/n.53.2021._mesa._altera_os_anexos_i_ii_e_iii_da_lei_2.893.2019.pdf</t>
   </si>
   <si>
     <t>Altera os Anexos, I, II e III da Lei 2.893, de 12 de fevereiro de 2019, que dispõe sobre a estrutura organizacional administrativa dos servidores da Câmara Municipal.</t>
   </si>
   <si>
     <t>9895</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9895/n.54.2021.johnei._dispoe_sobre_a_colocacao_de_lixeiras_ao_lado_das_paradas_de_onibus_no_municipio.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9895/n.54.2021.johnei._dispoe_sobre_a_colocacao_de_lixeiras_ao_lado_das_paradas_de_onibus_no_municipio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de lixeiras ao lado das paradas de ônibus no Município de Domingos Martins</t>
   </si>
   <si>
     <t>9909</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9909/n.55.2021._executivo._projeto_de_lei_em_obediencia_a_lei_geral_de_antenas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9909/n.55.2021._executivo._projeto_de_lei_em_obediencia_a_lei_geral_de_antenas.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NORMAS URBANÍSTICAS ESPECÍFICAS PARA IMPLANTAÇÃO E O RESPECTIVO LICENCIAMENTO DE INFRAESTRUTURA DE SUPORTE PARA TELECOMUNICAÇÕES.</t>
   </si>
   <si>
     <t>9925</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9925/n.56.2021.johnei._selo_verde__empresa_sustentavel.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9925/n.56.2021.johnei._selo_verde__empresa_sustentavel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do “Selo Verde – Empresa Sustentável”, para fins de certificação ambiental municipal de empresas com prática sustentáveis, e dá outras providências.</t>
   </si>
   <si>
     <t>9374</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9374/no_1.20_21_executivo_atualizacao_do_iss.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9374/no_1.20_21_executivo_atualizacao_do_iss.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ATUALIZAÇÃO DO IMPOSTO SOBRE SERVIÇO DE QUALQUER NATUREZA - ISSQN, DE ACORDO COM A LEI COMPLEMENTAR FEDERAL Nº 175, DE 23 DE SETEMBRO DE 2020 - ALTERA OS ARTIGOS 96 E 102 DA LEI COMPLEMENTAR Nº 41/2017, CÓDIGO TRIBUTÁRIO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9375</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9375/no_2.2021_executivo_alteracao_artigos_-_codigo_tributario.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9375/no_2.2021_executivo_alteracao_artigos_-_codigo_tributario.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 41/2017, CÓDIGO TRIBUTÁRIO MUNICIPAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9667</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9667/n.3.2021.executivo_planta_generica.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9667/n.3.2021.executivo_planta_generica.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PLANTA GENÉRICA DE VALORES IMOBILIÁRIOS, ALTERAR ANEXO I DA LEI COMPLEMENTAR 041/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9726/n.4.2021.executivo_ipasdm_-_previdencia.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9726/n.4.2021.executivo_ipasdm_-_previdencia.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE DOMINGOS MARTINS, FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9769/n.5.2021_-_altera_pdm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9769/n.5.2021_-_altera_pdm.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DO PLANO DIRETOR MUNICIPAL DE DOMINGOS MARTINS - LEI COMPLEMENTAR Nº 25/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9808/n.6.2021_-_executivo_projeto_alteracao_artigos_-_codigo_tributario_-_residuos_solidos_-_taxa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9808/n.6.2021_-_executivo_projeto_alteracao_artigos_-_codigo_tributario_-_residuos_solidos_-_taxa.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ARTIGOS 165, 167, 168, 172 E ANEXO IX E V DA LEI COMPLEMENTAR 41/2017, BEM COMO REVOGA O ARTIGO 169 DA LEI COMPLEMENTAR 041/2017 - CÓDIGO TRIBUTÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9856/n._7.2021._executivo_abono_fundeb.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9856/n._7.2021._executivo_abono_fundeb.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE ABONO-FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE DOMINGOS MARTINS</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9855/n.8.2021._executivo_projeto_alteracao_artigos_-_lei_complementar_04-2007_-_pos_graduacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9855/n.8.2021._executivo_projeto_alteracao_artigos_-_lei_complementar_04-2007_-_pos_graduacao.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO II, E DO § 1º DO ART. 98 DA LEI COMPLEMENTAR Nº 04 DE 29 DE AGOSTO DE 2007.</t>
   </si>
   <si>
     <t>9888</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9888/n.9.2021._executivo_altera_disposotivos_do_pdm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9888/n.9.2021._executivo_altera_disposotivos_do_pdm.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PLANO DIRETOR MUNICIPAL DE DOMINGOS MARTINS - LEI COMPLEMENTAR Nº 25/2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>9938</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9938/n.10.2021._executivo_-_altera_dispositivos_do_pdm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9938/n.10.2021._executivo_-_altera_dispositivos_do_pdm.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO PLANO DIRETOR MUNICIPAL DE DOMINGOS MARTINS - LEI COMPLEMENTAR Nº 25/2013 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>9373</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9373/n.1.2021._jessica._cria_a_procuradoria_da_mulher_cmdm.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9373/n.1.2021._jessica._cria_a_procuradoria_da_mulher_cmdm.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria da Mulher na Câmara Municipal de Domingos Martins-ES.</t>
   </si>
   <si>
     <t>9404</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9404/n.2.2021._mesa._vale_alimentacao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9404/n.2.2021._mesa._vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art.1º e seu parágrafo único, da Resolução nº 122, de 11 de novembro de 2015.</t>
   </si>
   <si>
     <t>9428</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9428/n.3.2021._mesa._altera_o_regimento_interno_sobre_sessoes.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9428/n.3.2021._mesa._altera_o_regimento_interno_sobre_sessoes.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 150 do Regimento Interno.</t>
   </si>
   <si>
     <t>9590</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9590/n.4.2021._mesa._sistema_de_planejamento_e_orcamento_spo_no_001.2021_-_versao_2.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9590/n.4.2021._mesa._sistema_de_planejamento_e_orcamento_spo_no_001.2021_-_versao_2.pdf</t>
   </si>
   <si>
     <t>Institui a Instrução Normativa do Sistema de Planejamento e Orçamento SPO nº. 001/2021 – Versão 2, que dispõe sobre as normas e procedimentos para a elaboração da Proposta do PPA - Plano Plurianual, da LDO - Lei de Diretrizes Orçamentária e da LOA - Lei do Orçamento Anual da Câmara Municipal de Domingos Martins/ES.</t>
   </si>
   <si>
     <t>9615</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9615/n.5.2021._mesa._altera_o__1o_do_art._49_do_ri_inclui_o_art._82-c_e_incisos_altera_o_art._206_e_inclui__1o_ao_art._206_renumera_e_altera_o_paragrafo_unico_do_art.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9615/n.5.2021._mesa._altera_o__1o_do_art._49_do_ri_inclui_o_art._82-c_e_incisos_altera_o_art._206_e_inclui__1o_ao_art._206_renumera_e_altera_o_paragrafo_unico_do_art.pdf</t>
   </si>
   <si>
     <t>Altera o § 1º, do art. 49, do Regimento Interno, inclui o art. 82-C e incisos, altera o art. 206 e inclui § 1º ao art. 206, renumera e altera o parágrafo único do art. 206 do Regimento Interno.</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9714/n.6.2021._mesa._revoga_resolucao_159.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9714/n.6.2021._mesa._revoga_resolucao_159.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução nº 159/2021.</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9725/n.7.2021._mesa.regulamenta_a_aplicacao_da_lei_no_13.709_-_lei_geral_de_protecao_de_dados_pessoais_lgpd.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9725/n.7.2021._mesa.regulamenta_a_aplicacao_da_lei_no_13.709_-_lei_geral_de_protecao_de_dados_pessoais_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei nº 13.709, de 14 de agosto de 2018 - Lei Geral de Proteção de Dados Pessoais (LGPD), no âmbito da Câmara Municipal de Domingos Martins.</t>
   </si>
   <si>
     <t>9733</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9733/n.8.2021._mesa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9733/n.8.2021._mesa.pdf</t>
   </si>
   <si>
     <t>Altera a Ementa, o art. 1º, o § 1º do art. 3º, inciso III e § 3º do art. 4º da Resolução Nº 149, de 13 de março de 2019, que disciplina a Tribuna Livre.</t>
   </si>
   <si>
     <t>9874</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9874/n.9.2021._mesa._altera_a_instrucao_normativa_sga__sistema_geral_de_administracao_no_5.2014.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9874/n.9.2021._mesa._altera_a_instrucao_normativa_sga__sistema_geral_de_administracao_no_5.2014.pdf</t>
   </si>
   <si>
     <t>Altera a Instrução Normativa SGA – Sistema Geral de Administração nº 005/2014, que segue anexa a Resolução nº117, de 05 de novembro de 2014.</t>
   </si>
   <si>
     <t>9875</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9875/n.10.2021._mesa._altera_o_regimento_interno__resolucao_07.2000_no_que_se_refere_a_discussoes_e_turnos_de_votacao_dos_projetos.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9875/n.10.2021._mesa._altera_o_regimento_interno__resolucao_07.2000_no_que_se_refere_a_discussoes_e_turnos_de_votacao_dos_projetos.pdf</t>
   </si>
   <si>
     <t>Altera o Regimento Interno – Resolução 07/2000, no que se refere a discussões e turnos de votação dos projetos de lei.</t>
   </si>
   <si>
     <t>9876</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9876/n.11.2021._mesa._umh.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9876/n.11.2021._mesa._umh.pdf</t>
   </si>
   <si>
     <t>Revoga o art. 3º e altera os arts. 5º, 6º e 6º - A da Resolução Nº 21, de 15 de agosto de 2007, que Cria a Unidade de Memória Histórica – UMH, da Câmara Municipal.</t>
   </si>
   <si>
     <t>9898</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9898/n.12.2021._mesa._altera_resolucao_164.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9898/n.12.2021._mesa._altera_resolucao_164.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 6º e seu parágrafo único; altera o § IV, do art. 12 e inclui os § V e VI ao art. 5º da Resolução nº 164, de 25 de agosto de 2021, que regulamenta a aplicação da Lei nº 13.709 - Lei Geral de Proteção de Dados Pessoais (LGPD).</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9776/n.1.2021.mesa._proposta_de_emenda_lei_organica_-.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9776/n.1.2021.mesa._proposta_de_emenda_lei_organica_-.pdf</t>
   </si>
   <si>
     <t>Acrescenta o inciso XVI ao art.22 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>9401</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9401/n.1.2021.edinho._informacoes_sobre_gastos_com_a_pandemia.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9401/n.1.2021.edinho._informacoes_sobre_gastos_com_a_pandemia.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, prestação de contas relacionadas aos gastos com ações e medidas de prevenção que a Secretaria de Saúde teve durante o ano de 2020, com a pandemia do coronavírus (COVID-19).</t>
   </si>
   <si>
     <t>9405</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9405/n.2.2021.edinho._informacoes_sobre_a_rua_das_flores.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9405/n.2.2021.edinho._informacoes_sobre_a_rua_das_flores.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, informações relacionadas as obras na Ruas da Flores, que compreende as ruas Henrique Velten, Isaak Lampier, Manoel Fernandes de Paiva e Nicolau Velten, contendo o nome da empresa que realizou a obra, o valor total da mesma e se há alguma garantia dada pela empresa em relação aos serviços prestados na obra.</t>
   </si>
   <si>
     <t>9409</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9409/n.3.2021.mesa.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9409/n.3.2021.mesa.pdf</t>
   </si>
   <si>
     <t>REQUEIRO urgência especial e redução de interstício regimental para discussão e votação dos projetos de lei nº 5 e 6/2021, que respectivamente: “Redefine a Estrutura Administrativa e Organizacional da Câmara Municipal de Domingos Martins e Altera nomenclatura, referência, vencimento, quantidade, atribuições típicas e requisitos mínimos dos Cargos de Provimento em Comissão e Revoga as Leis Municipais.” e “Dispõe sobre aumento dos salários dos Servidores do Poder Legislativo Municipal, a título de aumento real e dá outras providências”; na forma do art. 123, §3°, inciso VII e VIII, combinado com o art. 145 e parágrafo único do Regimento Interno e considerando a relevante necessidade administrativa de promover alterações na política de cargos e salários dos servidores de provimento em comissão e efetivos da Câmara, a fim de, corrigir distorções no texto.</t>
   </si>
   <si>
     <t>9481</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9481/n.5.2021.edinho._informacoes_detalhadas_sobre_a_quantidade_de_funcionarios_existente_no_gabinete_do_prefeito.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9481/n.5.2021.edinho._informacoes_detalhadas_sobre_a_quantidade_de_funcionarios_existente_no_gabinete_do_prefeito.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, que nos preste informações detalhadas sobre a quantidade de funcionários existente no gabinete com seus respectivos cargos, devido a denúncia que o funcionário Sr. André Guilherme Welmer, assessor técnico comissionado, lotado no gabinete do Prefeito, esta trabalhado na patrol, o que caracteriza desvio de função.</t>
   </si>
   <si>
     <t>9491</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9491/n.6.2021.mesa._urgencia_especial_e_reducao_de_intersticio_regimental__dos_projetos_de_lei_no_7j_9j_11_e_12.2021.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9491/n.6.2021.mesa._urgencia_especial_e_reducao_de_intersticio_regimental__dos_projetos_de_lei_no_7j_9j_11_e_12.2021.pdf</t>
   </si>
   <si>
     <t>REQUEIRO urgência especial e redução de interstício regimental para discussão e votação dos projetos de lei nº 7, 9, 11 e 12/2021, que respectivamente:_x000D_
 •	Nº 7/2021 - AUTORIZA O PODER EXECUTIVO MUNICIPAL A CEDER O USO DE ÁREA PÚBLICA DE PROPRIEDADE DESTE MUNICÍPIO, POR PRAZO DETERMINADO, AO MOVIMENTO COMUNITÁRIO DO BAIRRO PEROBAS E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 •	Nº 9/2021 - REVOGA A LEI Nº 2.253, DE 18 MAIO DE 2010 E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 •	Nº 11/2021 - AUTORIZA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 •	Nº 12/2021 DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE (CACS), DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO (FUNDEB), EM CONFORMIDADE COM O ARTIGO 212-A DA CONSTITUIÇÃO FEDERAL E REGULAMENTADO NA FORMA DA LEI FEDERAL N° 14.113, DE 25 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>9492</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9492/n.7.2021.julio._notas_de_manilhas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9492/n.7.2021.julio._notas_de_manilhas.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, nos sejam fornecidas as cópias das notas fiscais pertinentes as todas as compras de manilhas realizadas por esta municipalidade no decorrer do ano de 2020: manilhas 020, 040, 060, 080 e 1,00; e, que seja informado ainda, onde foram colocadas tais manilhas, através de uma listagem detalhada.</t>
   </si>
   <si>
     <t>9493</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9493/n.8.2021.julio.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9493/n.8.2021.julio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, que seja remetida a esta Casa, a cópia da nota fiscal pertinente a aquisição das cestas básicas adquiridas ao final do ano de 2020, bem como listagem das pessoas que receberam as mesmas.</t>
   </si>
   <si>
     <t>9501</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9501/n.9.2021.lorraine_j_informacoes_quanto_a_distribuicaoj_definicao_e_aplicacao_das_doses_de_vacinas_contra_a_covid-19_no_municipio_de_domingos_martins.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9501/n.9.2021.lorraine_j_informacoes_quanto_a_distribuicaoj_definicao_e_aplicacao_das_doses_de_vacinas_contra_a_covid-19_no_municipio_de_domingos_martins.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, que seja remetida a esta Casa, informações quanto a distribuição, definição e aplicação das doses de vacinas contra a COVID-19 no município de Domingos Martins.</t>
   </si>
   <si>
     <t>9515</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9515/n.10.2021.julio._estatuto_do_hospital.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9515/n.10.2021.julio._estatuto_do_hospital.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS Ao Hospital e Maternidade Dr. Arthur Gerhardt – HMAG, que seja enviado à Comissão de Educação, Saúde e Assistência com maior brevidade possível, cópia do Estatuto atualizado, reportando aos termos do Ofício nº 1/2021/VEREADOR.</t>
   </si>
   <si>
     <t>9570</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9570/n.11.2021.edinho._informacoes_sobre_gastos_durante_a_pandemia.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9570/n.11.2021.edinho._informacoes_sobre_gastos_durante_a_pandemia.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, informações relacionadas a prestação de contas da Covid-19, prestação essa, que deve conter nome, endereço e CNPJ das empresas contratadas nesse período, assim como, os respectivos valores gastos com cada item, especificados em lista contendo o nome dos produtos, quantidade e valores dos mesmos. Requeiro ainda, os nomes das famílias que receberam cestas básicas, oriundas do repasse recebido para combate ao coronavírus.</t>
   </si>
   <si>
     <t>9580</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9580/n.12.2021.julio._hotel_imperador.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9580/n.12.2021.julio._hotel_imperador.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal cópia de documento, seja ele, termo de sessão de uso ou termo de doação, que comprove a celebração de acordo entre o Governo do Estado e Prefeitura Municipal sob o uso da área do Hotel Imperador, solicito que o documento seja enviado na íntegra e protocolizado.</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9710/n.13.2021.julio._andamento_do_processo_de_emissao_das_escrituras_das_casas_localizadas_na_vila_da_paz..pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9710/n.13.2021.julio._andamento_do_processo_de_emissao_das_escrituras_das_casas_localizadas_na_vila_da_paz..pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, que seja remetida a esta Casa, informações relacionadas ao andamento do processo de emissão das escrituras das casas localizadas na Vila da Paz.</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9736/n.14.2021.silvestre._internet_nas_escolas.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9736/n.14.2021.silvestre._internet_nas_escolas.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, informações relacionadas ao valor que o município paga na internet usada nas escolas e a quantidade de megas que são disponibilizados para cada uma.</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9844/n.15.2021.julio._valores_arrecadados_no_leilao.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9844/n.15.2021.julio._valores_arrecadados_no_leilao.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, que seja remetida a esta Casa, informações relacionadas ao Leilão Online que aconteceu no último dia 30 de setembro, contendo o valor total arrecadado e valor de cada item vendido.</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
     <t>REQUEREMOS urgência especial e redução de interstício regimental para deliberação em turno único do Projeto De Lei nº 45/2021, que:_x000D_
     • DISPÕE SOBRE CONCESSÃO DE ABONO-FUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO BÁSICA DO MUNICÍPIO DE DOMINGOS MARTINS.</t>
   </si>
   <si>
     <t>9877</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9877/n.17.2021.silvestre.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9877/n.17.2021.silvestre.pdf</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal, as seguintes informações relacionadas ao FUNDEB: Qual o saldo em conta de janeiro a setembro; Qual o valor que foi utilizado para rateio entre os profissionais da educação e, em caso de saldo restante entre os meses de janeiro a setembro, qual o valor do montante?</t>
   </si>
   <si>
     <t>9934</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9934/n.18.2021.johnei._retirar_de_pauta_o_projeto_de_lei_n_54.pdf</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9934/n.18.2021.johnei._retirar_de_pauta_o_projeto_de_lei_n_54.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a aprovação do Plenário, conforme permite o art. 132 do Regimento Interno desta Câmara, que seja retirado de pauta o Projeto de Lei:_x000D_
 •	N° 54/2021 que: “Dispõe sobre a colocação de lixeiras ao lado das paradas de ônibus no Município de Domingos Martins”.</t>
   </si>
   <si>
     <t>9438</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9438/no_1_.2021_veto_total_ao_pl_n_5.2021.doc</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9438/no_1_.2021_veto_total_ao_pl_n_5.2021.doc</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 5/2021</t>
   </si>
   <si>
     <t>9439</t>
   </si>
   <si>
-    <t>https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9439/no_2.2021_veto_total_ao_pl_no_6.2021.doc</t>
+    <t>http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9439/no_2.2021_veto_total_ao_pl_no_6.2021.doc</t>
   </si>
   <si>
     <t>VETO TOTAL AO PROJETO DE LEI Nº 6/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -7290,68 +7290,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9341/n.1.2021.julio_e_chico._muro_cemiterio_melgaco.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9342/n.2.2021.julio._limpeza_emanutencao_na_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9343/n.3.2021.julio_e_chico._manutencao_quadra_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9344/n.4.2021.julio_e_chico._manutencao_correio_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9345/n.5.2021.julio._parceria_com_a_coroa_para_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9346/n.6.2021.julio._manutencao_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9347/n.7.2021.julio._parceria_cesan_para_limpeza_de_fossa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9348/n.8.2021.julio._parceria_inss.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9349/n.9.2021.sandra._reformar_equipar_o_parquinho_da_escola_de_rio_ponte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9350/n.10.2021.sandra._restauracao_ponte_barra_do_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9351/n.11.2021._sandra._recuo_de_faixa_proximo_a_cmdm.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9352/n.12.2021.julio._substituicao_de_lampadas_vila_verde_e_vila_da_paz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9353/n.13.2021.julio._extensao_do_calcamento_vila_ate_instituto_kaustky.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9354/n.14.2021.silvestre._academia_popular_perobas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9355/n.15.2021.silvestre._iluminacao_publica_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9356/n.16.2021.silvestre._calcamento_sao_rafael.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9357/n.17.2021.silvestre._calcamento_em_frente_a_igreja_de_nova_almeida.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9358/n.18.2021.julio._volta_da_linha_onibus_para_vila.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9359/n.19.2021.julio._pavis_e_restauracao_da_calcada_rua_belarmino_kiefer.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9360/n.20.2021.julio._centro_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9361/n.21.2021.julio._pintar_lombadas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9362/n.22.2021.jonei._manutencao_rua_martinho_luterno_e_adjacentes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9363/n.23.2021.jonei._lombadas_vila_da_paz_e_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9364/n.24.2021.silvestre._restauracao_parquinho_curva_dos_moraes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9365/n.25.2021.julio._ponto_de_onibus_em_frente_ao_zibel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9366/n.26.2021.julio_e_jhonei._pavimentacao_e_drenagem_rua_camaras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9367/n.27.2021.silvestre._faixa_elevada_em_frente_a_escola_de_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9377/n.28.2021.jonei._troca_de_postes_de_placas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9379/n.29.2021.jonei._pintura_quadra_de_sta_isabel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9380/n.30.2021.jonei._manutencao_calha_e_telhado_quadra_de_sta_isabel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9381/n.31.2021.julio._recuar_canteiro_lateral_rua_natalina_wernesbach.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9382/n.32.2021.julio._predios_publicos_com_ducha_higienica.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9383/n.33.2021.julio._farmacias_24_horas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9384/n.34.2021.edson._manutencao_praca_domingos_jose_martins.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9385/n.35.2021.edson._construcao_canil.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9386/n.36.2021.edson._reforma_garagem_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9387/n.37.2021.edson._biquinha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9388/n.38.2021.edson._lombadas_ruas_da_sede.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9390/n.39.2021.chico._reabertura_do_morro_da_saida_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9391/n.40.2021.chico._manutencao_av_jair_plaster.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9392/n.41.2021.chico._manutenco_aslfato_es465.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9393/n.42.2021.chico.sinal_de_interner_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9394/n.43.2021.chico._pavimentacao_ruas_da_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9395/n.44.2021.chico._iluminacao_publica_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9396/n.45.2021.edson._uniformes_dos_funcionarios_da_cmdm.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9397/n.46.2021.edson._reforma_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9398/n.47.2021.edson._manutencao_parquinho_da_praca.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9399/n.48.2021.edson._transito_do_centro_de_dm.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9402/n.49.2021.gilmar._revitalizacao_e_portal_na_entrada_de_biriricas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9419/n.50.2021.chico._desvio_com_manilah_proximo_a_igreja_da_f._schwanz.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9420/n.51.2021.chico._caixa_dagua_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9421/n.52.2021.chico._quebra_mola_igreja_batista_f._schwanz.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9422/n.53.2021.chico._calcamento_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9423/n.54.2021.marcos.__faixa_elevada_para_reducao_de_velocidade_em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9424/n.55.2021.lorraine._lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9425/n.56.2021._lorraine.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9426/n.57.2021.lorraine.__bancos_da_rua_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9427/n.58.2021.lorraine.__fiacao_luminarias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9429/n.59.2021.lorraine._escola_de_chapeu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9430/n.60.2021.lorraine._ponte_rio_jucu.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9431/n.61.2021._lorraine._parquinho_da_praca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9432/n.62.2021._sandra._fiacao_sede.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9433/n.63.2021.jessica._indica_procuradoria_da_mulher_na_pmdm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9434/n.64.2021.jonei._manutencao_no_parquinho_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9435/n.65.2021.jonei._manutencao_no_portal_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9436/n.66.2021.jonei._vigia_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9440/n.67.2021.sandra._se_os_estabalecimentos_tem_alvara.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9441/n.68.2021.sandra._fiscalizacao_som_e_placas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9442/n.69.2021.julio._agente_de_saude_em_soido_e_parque_da_montanha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9443/n.70.2021.julio._avaliacao_periodica_nos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9444/n.71.2021.julio.__implantacao_do_programa_de_acompanhamento_de_pacientes_que_realizam_tratamento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9445/n.72.2021.edson..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9446/n.73.2021.edson._limpeza_no_espaco_das_barracas_hotel_imperador.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9447/n.74.2021.edson._melhorias_estrada_de_soido_parque_da_montanha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9448/n.75.2021.lorraine._pintar_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9454/n.76.2021.edson._vaga_de_estacionamento_em_frente_ao_quilao_mais_saude.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9456/n.77.2021.julio._pavimentacao_rua_belarmino_kiefer.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9457/n.78.2021.jonei._dar_continudade_a_reforma_do_campo_da_lba.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9458/n.79.2021.lorraine._vaga_de_estacionamento_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9459/n.80.2021.edinho.informacoes_sobre__obra_parada__dos_vestiarios.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9469/n.81.2021.edinho.instalacao_de_lombada_em_frente_a_empresa_kebis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9470/n.82.2021.edinho.realizar_a_recuperacao_do_calcamento_das_ruas_da_vila_de_soido.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9471/n.83.2021.edinho._limpeza_e_manutencao_constante_de_sarjetasj_tapa_buracos_e_rocadas_ao_longo_da_estrada_de_soidoj_tendo_como_inicio_a_rua_ayrton_senna_ate_a_vila_de_soido.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9472/n.84.2021.lorraine.__proceda_com_viabilizacao_do_carro_do_fumace_ao_menos_duas_vezes_por_semana_na_rua_nilson_martins_da_cunha-bairro_dulce_ville.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9473/n.85.2021.jonei._de_fixar_postes_com_nomes_das_ruas_em_santa_isabel..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9474/n.86.2021.jonei._a_possibilidade_de_realizar_paisagismo_e_iluminacao_apropriada_nos_dois_trevos_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9513/n.87.2021.jonei.ser_implementado_lampadas_de.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9475/n.88.2021.lorraine._criacao_do_conselho_de_protecao_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9476/n.89.2021._lorraine._manutencao_asfalto_chapeu.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9477/n.90.2021.lorraine._continuar_obra_do_campo_bom_de_bola_de_domingos_martins_e_vestiarios.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9478/n.91.2021.lorraine._poda_das_arvores_no_asfalto_da_av_princesa_isabel_-_vivendas_do_imperador.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9479/n.92.2021.lorraine._recapiamento_asfalto_de_ponto_alto_e_paraju.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9480/n.93.2021.lorraine._estrada_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9482/n.94.2021.jonei.a_possibilidade_de_reforma_do_society_da_usina_jucuj_bem_como_a_reforma_da_escola.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9483/n.95.2021.jonei.instalacao_de_um_portal_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9484/n.96.2021.jonei.possibilidade_de_realizar_a_instalacao_de_lombadas_na_descida_do_pinheiro_com_demarcacao_e_placas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9485/n.97.2021.jonei.possibilidade_de_manutencao_das_madeiras_da_ponte_que_da_acesso_vale_da_estacao_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9486/n.98.2021.jonei.instalacao_de_iluminacao_publica_no_trevo_de_santa_isabel_ate_o_prmeiro_poste_do_vale__da_estacao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9487/n.99.2021.jonei.restauracao_do_revisol_na_estrada_de_chapeuj_passando_pelo_society_schneider.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9488/n.100.2021.jonei._duas_faixas_elevadas_na_av._senador_jeferson_de_aguiar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9489/n.101.2021.lorraine._de_realizar_medidas_necessarias_para_a_manutencao_e_pintura_da_unidade_de_saude_argeu_ewald.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9490/n.102.2021.jonei._manuencao_da_ponte_atras_do_campo_dae_santa_isabel_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9502/n.103.2021.lorraine._instalar_redutores_de_velocidades_no_trecho_entre_o_inicio_de_paraju_ate_a_vila_e_de_placa_indicando_o_nome_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9505/n.104.2021.sandra._limpeza_geral_e_operacao_tapa_buracos_na_avenida_arthur_neitzke.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9506/n.105.2021.lorraine._iluminacao_e_limpeza_trevo_de_paraju.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9507/n.106.2021.lorraine.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9508/n.107.2021.lorraine._caixa_cimentada_para_registro_de_agua_em_paraju.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9509/n.108.2021.edinho._isencao_da_taxa_de_iptu_e_localizacao_comerciantes_nao_essenciais.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9510/n.109.2021.lorraine.um_quebra-molas_na_estrada_do_galo-_zona_ruralj_no_trecho_da_igreja_catolica_santa_barbara_e_santa_ceciliaj_e_bar_do_meio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9511/n.110.2021.lorraine__melhoria_da_estrada_apos_a_barragem_no_sentido_de_biriricasque__liga_a_estrada_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9512/n.111.2021.lorraine.manutencao_e_reparo_da_rua_nilson_martins_da_cunhaj_centro-_domingos_martins.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9514/n.112.2021.edinho._agente_de_saude_em_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9518/n.113.2021.jonei._pintura_de_quebra_molasj_faixas_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9520/n.114.2021.marcos_simmer._calcamento_na_comunidade_santa_luzia__ribeirao_capixaba.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9521/n.115.2021.marcos_simmer._construir_faixas_elevadas_na_rua_paineiras_em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9522/n.116.2021.lorraine.construcao_de_guarda_corpos_nas_laterais_da_ponte_de_panelasj_rio_jucu_-panelasj_sentido_casa_de_forcas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9523/n.117.2021.lorraine.construcao_de_guarda_corpos_nas_laterais_da_ponte_proxima_a_placa_do_sitio_recanto_suavej_que_da_acesso_a_barragem_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9524/n.118.2021.lorraine.recuperacao_do_trecho_que_liga_perobas_a_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9525/n.119.2021.julio._neucimar_fraga.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9531/n.120.2021.chico._manutencao_avenida_adelson_plaster.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9532/n.121.2021.chico._iluminacao_publica_posto_de_gasolina_plaster.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9533/n.122.2021.chico._disponibilizar_gari_para_melgaco.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9534/n.123.2021.julio._pavimentacao_rua_laurindo_modolo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9535/n.124.2021.julio._coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9536/n.125.2021.julio._carro_da_saude_para_dar_suporte_em_pedra_azul_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9537/n.126.2021.julio._manutencao_geral_na_rua_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9538/n.127.2021.sandra._reforma_da_calcada_proximo_ao_campo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9539/n.128.2021.sandra._bancos_e_pintura_calcada_rua_eduardo_schneider.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9540/n.129.2021.edinho._placa_em_frente_ao_inss.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9569/n.130.2021.julio._aterrar_trecho_da_linha_de_trem_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9541/n.131.2021.lorraine.possibilidade_destinar_um_espaco_do_site_da_prefeitura_para_adocao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9542/n.132.2021.lorraine.realizar_operacao_tapa_buracos_em_na_avenida_presidente_vargasj_preferencialmente_em_frente_ao_sinal.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9543/n.133.2021.lorraine._troca_da_tampa_do_bueiro_na_rua_alfredo_mayer_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9544/n.134.2021.lorraine.__proceder_com_a_retomada_da_obra_do_asfalto_na_localizacao_do_baixo_galo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9545/n.135.2021.lorraine.recuperacao_da_estrada_do_cascalho_-rota_do_chapeu.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9546/n.136.2021.lorraine.passar_a_maquina_patrol_em_toda_a_estrada_de_nova_almeida_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9547/n.137.2021.lorraine.possibilidade_de_acrescentar_um_tambor_de_lixeira_na_rod._joao_ricardo_schorlingj_na_subida_para_arikerne_lampier.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9548/n.138.2021.lorraine.retirar_o_poste_de_energia_que_esta_desativado_e_caindo_na_rua_roberto_carlos_kautskyj_proximo_a_coroa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9549/n.139.2021.marcos_simmer._possibilidade_de_construir_uma_cobertura_na_escola_emef_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9550/n.140.2021.marcos_simmer._de_realizar_a_extensao_do_calcamentoj_de_aproximadamente_500_metrosj_seguindo_na_rua_aloisio_kill_em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9551/n.141.2021.julio._substituir_semafaro_localizado_em_frente_ao_banestes.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9552/n.142.2021.edinho._extensao_de_luminaria_de_rede_publica_ate_o_sitio_do_joao_mayer.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9553/n.143.2021.lorraine.providenciar_a_troca_das_lampadas_dos_postes_de_iluminacao__de_toda_a_regiao_de_ponto_alto_ii.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9554/n.144.2021.lorraine.tapagem_de_buracos_na_est._para_melgacoj_bairro_anizio_lahasj_em_frente_a_frimakel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9555/n.145.2021.lorraine.providenciar_um_quebra_-molas_na_entrada_de_campinhoj_proximo_a_entrada_do_parque_municipaljna_avenida_presidente_vargas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9556/n.146.2021.lorraine.tapagem_de_buracos_no_trecho_sitio_gaiottij_em_santa_isabelj_apos_o_campo_de_futebol_e_antes_da_sombra_da_serra.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9557/n.147.2021.julio._bueiro_e_tapa_buracos_na_subida_em_frente_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9558/n.148.2021.julio._lar_de_acolhimento_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9559/n.149.2021.julio._unidade_de_saude_em_arace.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9560/n.150.2021.lorraine.manutencao_na_rua_walter_soykajproximo_a_lba.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9564/n.151.2021.julio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9565/n.152.2021.jonei._continuacao_da_obra_de_pavimentacao_da_rua_joao_guilherme_rodolpho_goesej_na_localidade_de_ponto_alto__dm.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9566/n.153.2021.jonei.terminado_o_calcamento_da_rua_natalina_wernesbachj_localizada_no_bairro_vale_da_estacao_e_tambem_deslocar_o_boeiro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9567/n.154.2021.jonei.manutencao_no_calcamento_da_praca_de_santa_isabelj_bem_como_a_pintura_dos_bancos_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9568/n.155.2021.lorraine.providenciar__a_manutencao_das_calhas__na_unidade_de_saude_argeu_ewald_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9571/n.156.2021.chico._calcamento_e_iluminacao_rua_em_melgaco.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9572/n.157.2021.julio._unidade_de_saude_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9573/n.158.2021.julio._campo_de_malha_e_bocha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9574/n.159.2021.julio._reformas_de_parquinho_ponto_alto_e_paraju.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9575/n.160.2021.julio._reforma_do_cras_de_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9576/n.161.2021.lorraine.reforma_da_casa_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9577/n.162.2021.lorraine._criacao_de_um_projeto_de_castracao_de_animaislj.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9578/n.163.2021.edinho._padronizacao_das_lixeiras_da_sede_do_municipioj_com_cores_e_adesivos_que_indicam_quais_materiais_devem_ser_descartados.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9579/n.164.2021.edinho._necessidade_de_um_estudo_junto_ao_governo_e_ao_senac_oferecer_cursos_de_qualificacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9583/n.165.2021.edinho._semaforo_em_trevo_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9584/n.166.2021.sandra._emenda_para_carro_maconel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9585/n.167.2021.jonei._inluir_no_calendario_cultural_de_dm_a_domingueira_cultural.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9586/n.168.2021.lorraine._patrolar_estrada_do_alto_galo_e_biriricas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9581/n.169.2021.marcos_simer._construcao_de_quadra_esportiva__em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9591/n.170.2021.jessica.carro_para_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9592/n.171.2021.gilmar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9593/n.172.2021.jonei._padronizar_os_pontos_de_onibus_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9608/n.173.2021.jonei._instalacao_de_iluminacao_publica_na_entrada_de_pedra_azulj_proximo_ao_ponto_de_onibus._.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9594/n.174.2021.lorraine.__viabilizar_dois_tambores_de_lixo_em_biriricas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9595/n.175.2021.lorraine.__manutencao_da_rede_de_esgoto_de_parajuj_para_que_ela_possa_operar_com_1001_de_eficiencia.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9596/n.176.2021.julio._realizar_captacaoj_analise_e_estacao_de_tratamento_de_aguaj_junto_a_cesan_nas_comunidades_de_parajuj_perobas_e_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9597/n.177.2021.julio.__implantar_de_uma_base_servico_de_atendimento_movel_de_urgencia__samuj_na_comunidade_de_perobasj_no_municipio_de_domingos_martins.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9598/n.178.2021.julio.__escelsa_recolher_entulhos_quando_retirar_arvores.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9599/n.179.2021.julio.__instalar_mata-burro_e_cascalhar_a_estrada_de_panelas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9600/n.180.2021.sandra._calcamento_do_morro_sentido_alto_pena_apos_o_cemiterio_schumacher_em_rio_ponte..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9601/n.181.2021.jonei._possibilidade_de_realizar_a_reforma_e_calcamento_da_praca_e_fornecimento_de_aguaj_em_pedra_azul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9602/n.182.2021.edinho._instalar_redutor_de_velocidade_na_rua_gustavo_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9603/n.183.2021.edinho._limpeza_e_poda_de_arvores_na_kurt_lewin.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9604/n.184.2021.johnei.reforma_da_ponte_de_madeira_localizada_a_50_metros_antes_do_sitio_el_dourado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9605/n.185.2021.chico._pavimentacao_de_aproximadamente_800_metros_da_estrada_sentido_caramuru_a_melgaco.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9606/n.186.2021.chico._pavimentacao_morro_da_igreja_de_california_sentido_galo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9607/n.187.2021.jonei.de_realizar_instalacao_de_rede_de_iluminacao_no_estacionamento_publico_do_municipio_em_frente_a_praca_dr._arthur_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9619/n.188.2021.julio.__possibilidade_de_substituicao_de_lampadas_de_iluminacao_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9620/n.189.2021.lorraine.manutencao_das_lampadas_dos_postes_de_energia_que_estao_queimadasj_localizada_na_avenida_koehlerj_em_frente_ao_bar_do_floriano.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9621/n.190.2021.jonei.realizar_manutencao_com_tapa_buracos_na_rodovia_que_liga_santa_isabel_ao_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9622/n.191.2021.jonei.manutencao_relativa_a_pintura_do_asfalto_localizada_na_subida_do_morro_que_da_acesso_ao_bairro_chapeu_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9650/n.192.2021.jonei.possibilidade_de_realizar_abertura_da_pedreiraj_conhecida_como_bambuzalj_localizada_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9623/n.193.2021.jonei.continuidade_da_pavimentacao_localizada_na_subida_da_igreja_catolica_do_vale_da_estacaoj_seguindo_ate_as_proximidades_do_sitio_capitao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9624/n.194.2021.lorraine.retirada_de_carro_abandonado_na_rua_lateral_ao_trarbach_novo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9625/n.195.2021.julio._demarcacao_de_vaga_de_estacionamento_vila.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9626/n.196.2021.chico._torre_de_telefonia_movel_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9627/n.197.2021.lorraine.uma_capela_mortuaria_e_acessibilidadej_em_melgaco.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9628/n.198.2021.julio._calcamento_e_calcada_nas_ruas_flor_de_maio_de_rua_ipe.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9629/n.199.2021.edinho._limpeza_e_poda_de_arvores_no_bairro_jefferson_de_aguiar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9630/n.200.2021.edinho._manutnecao_da_ponte_de_acesso_a_sao_floriano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9631/n.201.2021.edinho._iluminacao_e_mais_bancos_na_praca_dr._arthur_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9633/n.202.2021.marcos_simmer._calcamento_entre_a_unidade_de_saude_ate_as_escola_em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9635/n.203.2021.lorraine.indico_ao_excelentissimo_senhor_prefeito_a_possibilidade_de_construir_um_pracaoj_local_destinado_para_lazer_dos_caes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9636/n.204.2021.julio._calcamento_do_trecho_de_ponto_alto_a_perobas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9637/n.205.2021.julio._calcamento_do_trecho_de_paraju_ate_antiga_granja_valquiria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9638/n.206.2021.julio._galeria_anexa_ao_campo_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9639/n.207.2021.julio._aquisicao_de_terreno_anexo_a_igreja_catolica_da_comunidade_de_ponto_alto_localizada_na_rua_adilio_ewald.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9640/n.208.2021.julio._reabir_a_casa_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9641/n.209.2021.julio._parceria_com_a_coroa_para_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9646/n.210.2021.marcos_simmer._na_area_do_saneamento_ambientalj_com_enfoque_especial_ao_fornecimento_de_agua_potavelj_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9647/n.211.2021.jhonei_._pavimentacao_de_aproximadamente_629_m_sao_miguel_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9648/n.212.2021.jhonei_._melhora_de_acesso_na_subida_do_morro_que_da_inicio_na_casa_da_familia_da_penha_lampier_e_termino_na_casa_do_rodrigoj_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9649/n.213.2021.jhonei_.substituicao_de_dois_quebra-molasj_por_faixas_elevadasj_localizados_na_estrada_do_galo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9651/n.214.2021.edinho._programa_de_inclusao_digital_dos_professores_da_educacao_municipal..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9659/n.215.2021.gilmar._duplicacao_da_ponte_na_estrada_de_biriricas.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9660/n.216.2021.gilmar._iluminacao_publica_na_vila_de_biriricas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9662/n.217.2021.julio._exames_de_sangue_complementares_sejam_realizados_pelo_sus.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9668/n.218.2021.julio._manutencao_calcamento_rota_do_lagarto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9669/n.219.2021.julio._manutencao_vila_dos_palmitos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9670/n.220.2021.chico._quadra_nova_e_calcamento_na_escola_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9671/n.221.2021.chico._rede_de_seguranca_no_campo_vila_schwanz_em_rio_ponte.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9672/n.222.2021.chico._refazer_a_ponte_em_rio_ponte_perto_do_campo_mira_plaster.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9673/n.223.2021.chico._calcamento_entre_santo_agostinho_ate_o_recanto_da_mata.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9674/n.224.2021.sandra._novo_posto_de_saude_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9675/n.225.2021.sandra._espaco_esportivo_nova_almeida.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9676/n.226.2021.sandra._espaco_esportivo_ao_lado_da_escola_de_rio_ponte.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9677/n.227.2021.julio._substituir_pranchao_ponte_proximo_ao_sitio_tia_ilda.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9678/n.228.2021.arno._ponte_de_cimento_na_estrada_de_alto_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9679/n.229.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_a_propriedade_do_fredolino_rasch.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9680/n.230.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_a_propriedade_do_marcelino_bork.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9681/n.231.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_ate_a_chegada_da_igreja_luz_do_mundo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9682/n.232.2021.arno._calcamento_na_chegada_da_igreja_luterana_pao_da_vida_em_alto_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9683/n.233.2021.lorraine._medico_veterinario_para_populacao_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9684/n.234.2021.lorraine.i_asfalto_para_estrada_de_chapeuj.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9685/n.235.2021.sandra._calcamento_fazenda_schwanz_direcao_vila_discher.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9686/n.236.2021.sandra._calcamento_do_morro_sentido_alto_pena_apos_o_cemiterio_schumacher.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9687/n.237.2021.sandra._calcamento_de_dois_trechos_em_goiabeiras.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9688/n.238.2021.sandra._calcamento_em_ponto_alto_dos_italianos_ate_os_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9689/n.239.2021.julio._construcao_de_banheiro_e_fraldario_na_praca_da_biquinha.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9690/n.240.2021.lorraine.promocao_de_feiras_de_adocao_em_parceria_com_a_ong_amar.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9691/n.241.2021.sandra._calcamento_em_ponto_alto_sentido_propriedade_helio_lieber.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9692/n.242.2021.sandra._espaco_esportivo_em_goiabeiras.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9693/n.243.2021.sandra._espaco_esportivo_em_alto_rio_ponte_igreja_dos_kloss.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9694/n.244.2021.lorraine._continuidade_a_instalacao_do_poco_cartesiano_e_caixas_maiores_em_goiabeiras.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9695/n.245.2021.abel._compra_de_um_carro_fiat_doblo_para_o_conselho_tutelar..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9696/n.246.2021.abel._iluminacaoo_e_troca_do_calcamento_no_beco_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9697/n.247.2021.abel.substituicao_da_ponte_de_madeira_por_de_concreto_proximo_a_igreja_em_sao_bento_do_chapeu.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9698/n.248.2021.abel.construcao_de_um_portal_turistico_na_entrada_do_circuito_do_galo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9699/n.249.2021.abel._construcao_do_museu_da_concertina_em_melgaco_de_cima.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9700/n.250.2021.julio._limpeza_da_br_262_ate_o_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9701/n.251.2021.julio._calcamento_no_trecho_entre_o_vale_da_estacao_ate_o_sitio_capitao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9702/n.252.2021.julio._realizar_retirada_de_terra_e_um_aterro_e_nivelamento_em_biriricas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9703/n.253.2021.julio._criacao_de_um_sistema_de_numeracao_para_exames_solicitados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9704/n.254.2021.johnei._sistema_de_reaproveitamento_da_agua_da_chuva_e_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9705/n.255.2021.lorraine._criacao_de_farmacia_veterinaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9706/n.256.2021.johnei._insalacao_de_lombada_na_rua_zeferino_sales_-_sta_isabel.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9707/n.257.2021.johnei._instalacao_de_placas_nos_dois_acessos_da_rua_niteroi_do_meio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9708/n.258.2021.johnei._insalacao_de_lombada_na_rua_manoel_antonio_stein_-_sta_isabel.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9709/n.259.2021.sandra._reposicao_de_areia_da_praca_arthur_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9711/n.260.2021.marcos_simmer._inicio_d_obra_espaco_esportivo_em_ribeirao_capixaba.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9712/n.261.2021.marcos_simmer.realizar_o_calcamento_na_comunidade_huver__ribeirao_capixaba.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9713/n.262.2021.johnei._instalacao_de_lombadas_e_treechos_que_ligam_a_sede_de_dm_a_melgaco.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9724/n.263.2021.edson._reforma_da_praca_saudavel_na_vila_de_paraju.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9727/n.264.2021._johnei._regulamentar_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9728/n.265.2021.lorraine._tapagem_de_buracos_em_frente_a_martinense_pneus.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9729/n.266.2021._johnei._instalacao_de_iluminacao_na_academia_popular_no_trevo_de_campinho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9730/n.267.2021._johnei._troca_de_placas_de_sao_miguel_ate_o_final_a_localidade_de_alto_pena.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9731/n.268.2021._johnei._instalacao_de_um_portico_na_entrada_do_circuito_do_galo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9732/n.269.2021._johnei._restauracao_do_revsol_na_estrada_do_chapeu.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9737/n.270.2021.marcos_simmer._reforma_ou_construcao_do_ponto_de_onibus_em_sao_floriano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9738/n.271.2021.julio._trocar_um_posto_na_rua_zeferino_salles_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9752/n.272.2021.johnei._construcao_de_quadra_esportiva__na_lba.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9750/n.273.2021.johnei._tapagem_de_buracos_paraju_a_mariano.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9740/n.274.2021.johnei.possibilidade_de_realizar_abertura_da_pedreira_entre_o_sito_vista_do_vale_ate_....._no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9741/n.275.2021.marcos_simmer.extenssao_da_rua_vale__verde_em_ponto_alto_ii.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9742/n.276.2021.marcos_simmer.guarda_corpo_na_ponte_dos_mineirinhos_que_liga_sao_rafael_a_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9743/n.277.2021.lorraine.central_de_monitoramento_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9744/n.278.2021.abel._troca_de_ponte_de_madeira_por_concreto_em_panelas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9745/n.279.2021.abel._calcamento_proximo_a_igreja_luterana_em_jucu.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9746/n.280.2021.edson._instalacao_de_redutor_de_elocidade_proximo_a_escola_floriano_augusto_ditrich_no_galo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9747/n.281.2021.edson._limpeza_da_margem_entre_o_trevo_de_dmingos_martins_e_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9748/n.282.2021.gilmar._instalacao_de_academia_popular_na_comunidade_de_biriricas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9756/n.284.2021.silvestre._melhora_na_qualidade_de_internet_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9757/n.285.2021.lorraine._instalacao_de_placa_de_sinalizacao_na_rua_das_gardenias.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9758/n.286.2021.lorraine._refazer_a_ponte_localizada_em_pedra_branca_nas_proximidades_da_casa_do_leandro_wruck.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9759/n.287.2021.lorraine._troca_da_lampada_no_final_da_rua_jeferson_de_aguiar_na_calcada_do_parquinho_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9761/n.288.2021.lorraine._realizar_a_pavimentacao_da_estrada_com_pavis_em_soido_de_cima_ate_o_bioparque_da_aves.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9762/n.289.2021.lorraine._migrar_todos_os_processos_da_prefeitura_para_formato_eletronico.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9763/n.290.2021.lorraine._tapagem_dos_buracos_em_soido_mas_precisamente_prox._com._terra_alta.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9764/n.291.2021.lorraine._fazer_a_troca_da_tampa_do_boeiro_em_frente_a_cervejaria_mula_rouge.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9765/n.292.2021.lorraine._acrescentar_na_grade_curricular_das_escolas_municipais_a_materia_opv_orientacoes_para_vida.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9771/n.293.2021.julio._instalar_um_toldo_na_unidade_de_saude_em_paraju.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9772/n.294.2021.julio._instalar_um_toldo_na_unidade_de_saude_em_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9774/n.295.2021.sandra._calcamento_do_cemiterio_de_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9775/n.296.2021.edson._calcamento_na_subida_do_cemiterio_publico_municipal_em_melgaco.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9780/n.297.2021.julio._viabilizar_estudos_de_captacao_de_agua_do_antigo_kabana_s_clube.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9781/n.298.2021.edson._corte_das_folhas_secas_das_palmeiras_e_a_limpeza_das_mesmas_na_praca_dr._arthur_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9787/n.299.2021.lorraine._providenciar_tomadas_de_energia_em_alguns_pontos_da_rodoviaria..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9788/n.300.2021.gilmar._substituicao_de_lampadas_de_mercurio_por_led_em_biriricas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9790/n.301.2021.marcos_simmer.asfalto_que_liga_paraju_a_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9793/n.302.2021.jefferson._instalacao_de_iluminacao_pubica_e_quebra_molas_na_vila_do_pena.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9794/n.303.2021.johnei._instalar_um_poste_de_iluminacao_na_rua_adilson_roberto_feigl_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9795/n.304.2021.johnei._recapeamento_de_uma_pequena_rua_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9796/n.305.2021.johnei._continuacao_do_revsol_na_localidade_de_chapeu.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9797/n.306.2021.johnei._nivelamento_da_rua_euclides_ribeiro_dos_passos_em_santa_isabel..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9798/n.307.2021.abel._manutencao_com_tapa_buracos_no_asfalto_proximo_a_igreja_luterana_de_sao_bento_do_chapeu..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9805/n.308.2021.marcos_simmer.reforma_da_ponte_em_alto_pena.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9813/n.309.2021.jefferson._calcamento_que_liga_a_estrada_principal_de_rio_ponte_ate_as_proximidades_da_propriedade_do_senhor_lindonor_zaibel..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9816/n.310.2021.johnei._placa_de_identificacao_da_vila_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9817/n.311.2021.johnei._portico_na_entrada_do_circuito_de_panelas..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9818/n.312.2021.johnei._ponto_de_carga_e_descarga_na_rua_senador_jefferson_de_aguiar.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9819/n.313.2021.julio._calcamento_na_localidade_de_chapeu_proximo_a_residencia_da_sr.a_terezinha_schneider.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9822/n.314.2021.lorraine._regulamentacao_das_propriedades_e_sitios_irregulares_do_municipio._evyllin.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9824/n.315.2021.julio._realizar_a_retirada_de_terra_que_se_encontra_na_vila_gaiot_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9825/n.316.2021.julio._plano_de_saude_destinado_aos_servidores_publicos_do_municipio_evyllin.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9826/n.317.2021.julio._calcamento_num_morro_na_comunidade_de_nova_almeida_evyllin.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9829/n.318.2021.julio._pavimentacao_na_rodovia_coriolano_guilherme_stein.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9830/n.319.2021.lorraine._aquisicao_de_drones.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9831/n.320.2021.julio._substituicao_de_duas_porteiras_por_mata-burros_em_barra_do_tijuco_preto_evyllin.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9833/n.321.2021.lorraine._implantar_na_cidade_o_sistema_de_bicicletas_compartilhadas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9834/n.322.2021.lorraine._manutencao_com_tapa_buracos_na_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9838/n.323.2021.gilmar._complementacao_do_calcamento_na_localidade_de_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9839/n.324.2021.gilmar._reforma_nas_calcadas_e_revitalizacao_da_praca_e_canteiros_de_perobas..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9840/n.325.2021.gilmar._ampliacao_e_duplicacao_da_ponte_sobre_o_rio_jucu_entre_perobas_e_pena.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9850/n.326.2021.lorraine._substituir_os_brinquedos_no_parquinho_da_cmei_germano_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9851/n.327.2021.lorraine._substituir_os_brinquedos_no_parquinho_da_cmei_de_soido.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9853/n.328.2021.julio._fundo_de_apoio_para_auxiliar_no_custeio_do_transporte_escolar_de_estudantes_universitarios.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9858/n.329.2021.johnei._mascaras_suficientes_para_os_alunos_de_rede_publica_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9859/n.330.2021.julio.abertura_de_estrada_que_liga_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9860/n.331.2021.julio._instalacao_de_postes_de_iluminacao_publica_no_patio_da_igreja_luterana_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9863/n.332.2021.johnei._elaboracao_de_projeto_de_lei_-_programa_campanha_de_incentivo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9866/n.333.2021.marcos_simmer._iluminacao_entre_a_cachaca_chapelao_ate_o_portal_de_paraju.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9867/n.334.2021.marcos_simmer.__reforma_do_portal_paraju.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9868/n.335.2021.edson._instalacao_de_corrimao_na_esquina_da_escola_emef_mariano_ferreira_de_nazareth.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9869/n.336.2021.edson._manutencao_em_escadaria_proximo_ao_banco_bradesco.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9870/n.337.2021.edson._construir_calcadas_nos_dois_lados__na_extensao_da_rua_pedro_gerthartd.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9887/n.338.2021.gilmar._troca_de_uma_ponte_na_estrada_que_liga_biriricas_a_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9889/n.339.2021.lorraine._tapagem_de_buracos_na_localidade_de_soido_de_cima.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9890/n.340.2021.johnei._implementacao_de_grama_sintetica_nos_parques_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9891/n.341.2021.marcos_simmer.operacao_tapa_buracos_no_asfalto_de_paraju_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9892/n.342.2021.marcos_simmer.tampagem_para_escola_de_santa_luzia_em_arace_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9893/n.343.2021.chico._manutencao_com_tapa_buracos_e_limpeza_de_canaletas_no_asfalto_em_melgaco.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9908/n.344.2021.jessica._construir_uma_academia_popular_na_antiga_lba.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9910/n.345.2021.lorraine._acrescentar_dois_tambores_de_lixo_em_chapeu_melgaco_e_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9913/n.346.2021.julio._construir_uma_rampa_de_acessibilidade_em_frente_ao_laboratorio_hemo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9918/n.347.2021.julio._manutencao_com_tapa_buracos_e_limpeza_no_asfalto_sentido_galo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9919/n.348.2021.julio._manutencao_com_tapa_buracos_e_limpeza_no_asfalto_ate_a_igreja_santa_ursula.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9920/n.349.2021.lorraine._construir_o_casa_lar_em_um_local_vago_de_patrimonio_da_prefeitura..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9922/n.350.2021.gilmar_e_abel._estudo_para_conceder_abono_aos_funcionarios_em_2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9923/n.351.2021.edson._reformar_a_quadra_de_esportes_anexo_a_emef_soido..pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9924/n.352.2021.johnei._troca_de_telhado_da_quadra_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9936/n.353.2021.johnei._melhorias_no_morro_localizado_em_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9937/n.354.2021.johnei._construcao_de_uma_quadra_de_esportes_na_escola_empef_de_sao_rafael..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9368/n.1._sandra._mocao_de_pesar_niltario_kalk.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9369/n.2._sandra._mocao_de_pesar_darci_erlacher.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9370/n.3._julio._mocao_reconhecimento_e_aplauso_secretario_daniel_wruck.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9371/n.4._julio._mocao_de_pesar_doscineuda_plaster.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9372/n.5._julio._mocao_de_pesar_iran_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9378/n.6._sandra._mocao_de_pesar_valdemar_holz.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9400/n.7._sandra._mocao_de_pesar_anita_plaster_liebamnn.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9463/n.8._lorraine._mocao_de_pesar_avilson_junior.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9464/n.9._sandra._mocao_de_pesar_adnilses_machado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9465/n.10.julio._mocao_de_pesararnaldo_wruck.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9466/n.11.julio._mocao_de_pesar_ilmar_kiefer.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9467/n.12._sandra._mocao_de_pesar_silvana_briekwedde_koeller.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9582/n.13.julio._mocao_de_pesar_alfredo_brememkamp.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9609/n.14.edson._mocao_de_aplausos_policiais_dm.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9610/n.15.lorraine._mocao_de_aplausos_ao_senhor_gilcimar_gorlj_pela_valorizacao_da_cultura_pomeranaj_pelo_brilhante_trabalho_de_regencia_de_corais_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9611/n.16.lorraine._mocao_de_aplausos_a_senhora_lilia_jonat_steinj_coordenadora_pedagogico_do_programa_de_educacao_escolar_pomerana_-_proepo_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9617/n.17.julio._mocao_de_pesar_ormi_moraes.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9618/n.19.julio._mocao_de_pesar_jeronimo_domingos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9616/n.19.julio._mocao_de_pesar_jeronimo_domingos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9642/n.20.silvestre._mocao_de_pesar_fernando_cesar_ferreira.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9643/n.21._lorraine._mocao_de_pesar_dilmar_goese.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9755/n.22.sandra._mocao_de_aplausos_6a_cia_independente.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9766/n.23._sandra._mocao_de_pesar_artinaldo_schulz.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9767/n.24._lorraine._mocao_de_pesar_floripes_da_rosa_lampier.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9770/n.25.julio._mocao_de_pesar_anacleto_silva.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9773/n.26.sandra._mocao_de_aplausos_giovani_polli.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9799/n.27.vereadores._mocao_de_pesar_manoel_de_oliveira_barcelos_junior.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9800/n.28.vereadores._mocao_de_pesar_euvaldo_schneider_velten.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9801/n.29._lorraine._mocao_de_aplausos_ong_associacao_martinense_e_florianense_dos_animais_de_rua__amar.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9802/n.30._lorraine._mocao_de_aplausos_diogo_simon_gaiotti.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9803/n.31._lorraine._mocao_de_aplausos_diogo_endlich_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9804/n.32.julio._mocao_de_aplausos_gabriele_stein_meireles.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9827/n.33.julio._mocao_de_pesar_adilson_bermond.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9828/n.34.julio._mocao_de_pesar_melchior_dadda.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9835/n.35.lorraine_._mocao_de_pesar_hegner_kautzke.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9841/n.36.johnei_._mocao_de_pesar_maria_ines_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9842/n.37.johnei_._mocao_de_pesar_anna_cleta_krohling.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9852/n.38._edson._mocao_de_pesar_gustavo_rupp.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9862/n.39._julio._mocao_de_reconhecimento_ao__grupo_de_danca_bergfreunde.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9865/n.40.johnei_._mocao_de_pesar_helio_clemente_entringer_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9897/n.41.johnei_._mocao_de_pesar_simony_endlich.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9911/n.42._lorraine._mocao_de_aplausos_lucas_alberto_lutzke.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9912/n.43._lorraine._mocao_de_aplausos_pedro_paulo_francelino.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9914/n.44._julio._mocao_de_aplausos_estela_regina_herklotz_ruiz.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9915/n.45._julio._mocao_de_aplausos_fabiana_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9916/n.46._julio._mocao_de_aplausos_marilia_almeida_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9917/n.47.julio._mocao_de_pesar_paulo_helio_hill.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9921/n.48._sandra_e_jeferson._mocao_de_aplausos_edinho_edwin__hollunder.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9935/n.49.julio._mocao_de_pesar_edmo_eurico_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9939/n.50._lorraine._mocao_de_aplausos_gabriele.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9940/n.51.julio._mocao_de_pesar_florencio_joao_dettiman.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9941/n.52.julio._mocao_de_pesar_adelia_kill_de_paula.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9942/n.53._edson._mocao_de_pesar_mauro_cezar_soyka_junior.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9500/pl_12.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9655/pl_17.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9849/pl_45.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9885/pl_46.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9886/plc_08.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9903/pl_48.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9952/pl_47.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9406/pl_02.2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9407/plr_01.2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9408/plr_02.2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9413/pl_05.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9415/pl_06.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9449/pl_5.2021_ljrf_veto.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9450/pl_6.2021_ljrf_veto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9451/plr_03.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9460/pl_01.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9494/pl_7.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9496/pl_9.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9497/pl_11.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9499/pl_12.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9516/pl_13.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9561/pl_10.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9562/pl_14.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9589/plr_04.2021_-_ljrf.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9632/plr_05.2021_-_ljrf.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9652/pl_16.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9654/pl_17.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9657/pl_18.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9663/pl_20.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9715/pl_19.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9717/pl_21.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9718/pl_23.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9720/pl_24.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9722/plr_6.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9751/plr_7.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9753/pl_04.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9782/plr_8.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9783/pl_33.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9784/pl_34.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9785/pl_35.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9807/pl_39.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9809/pl_05.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9811/proposta_de_emenda_1.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9820/pl_06.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9836/pl_38.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9847/pl_45.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9878/pl_43.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9879/pl_44.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9880/pl_46.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9881/pl_49.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9882/plc_08.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9899/pl_51.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9900/pl_52.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9901/pl_53.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9902/pl_48.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9904/pl_51.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9905/plr_9.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9906/plr_10.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9907/plr_11.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9930/plc_09.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9932/pl_41.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9933/plr_12.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9943/pl_55.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9946/pl_25.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9947/pl_26.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9948/pl_27.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9949/pl_28.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9950/pl_47.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9953/pl_56.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9414/pl_05.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9416/pl_06.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9461/pl_01.2021_-_fo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9495/pl_7.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9498/pl_11.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9517/pl_13.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9563/pl_14.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9587/pl_15.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9588/plr_04.2021_-_fo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9653/pl_16.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9656/pl_17.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9658/pl_18.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9664/pl_20.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9716/pl_19.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9719/pl_23.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9721/pl_24.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9723/plr_6.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9754/pl_04.2021_-_fo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9786/pl_35.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9792/pl_40.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9806/pl_36.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9812/proposta_de_emenda_1.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9821/pl_06.2021_-_fo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9837/pl_42.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9848/pl_45.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9883/pl_46.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9884/plc_08.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9951/pl_47.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9810/pl_05.2021_osp.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9931/plc_09.2021_osp.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9944/pl_55.2021_osp.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9945/pl_55.2021_ama.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9954/pl_56.2021_ama.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9339/n.1.2020._mesa._altera_o_anexo_iii_da_lei_municipal_no_2.893.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9376/n.2.2020._mesa._altera_dispositivos_da_lei_municipal_no_2.893.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9389/n.3.2021_executivo_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9403/n.4.2021._jessica._parturiente_a_possibilidade_de_optar_pelo_parto_cesariano.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9411/n.5.2021.mesa._redefine_a_estrutura_administrativa_e_organizacional..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9412/n.6.2021._mesa._aumentos_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9417/n.7.2021._excutivo_uso_de_area_publica_perobas.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9418/n.8.2021._excutivo_planta_generica.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9452/n.9.2021._executivo__uso_do_celular.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9519/n.10.2021._julio._denomina_o_centro.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9453/n.11.2021._executivo_samu.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9462/n._12.2021._executivo_fundeb.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9503/n.13.2021._executivo_uso_de_area_publica.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9504/n.14.2021._executivo_imovel_compra_e_venda_localiz_estrada_do_galo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9526/n.15.2021.executivo_elaboracao_da_lei_orcamentaria_para_exercicio_financeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9612/n.16.2021.executivo_planta_generica.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9613/n.17.2021.executivo_altera_lei_fundo_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9614/n.18.2021.executivo_inclusao_no_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9634/n.19.2021.executivo__ipasdm.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9645/n.20.2021._mesa._autoriza_a_transferencia_de_recursos_financeiros_ao_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9644/n.21.2021._lorraine._institui_o_programa_banco_de_racao_e_utensilios_para_animais.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9661/n.22.2021.executivo.institui_o_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9665/n.23.2021._mesa._revoga_a_lei_municipal_2987.2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9666/n.24.2021._mesa._revoga_a_lei_municipal_2988.2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9926/n.25.2021.edson._nome_de_praca_de_arace.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9927/n.26.2021.edson._nome_da_rua_avenida_herminio_uliana.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9928/n.27.2021.edson._nome_de_praca_de_praca_affonso_uliana.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9929/n.28.2021.edson._nome_da_rua_amabile_peterle_bravim.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10067/n.29.2021.edson._nome_da_rua_vitorio_peterle.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10068/n.30.2021.edson._nome_da_rua_deolindo_bandeira.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10069/n.31.2021.edson._nome_da_rua_arcidio_grecco.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10070/n.32.2021.edson._nome_da_rua_mauricio_grecco.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9734/n.33.2021._lorraine._dia_do_gengibre.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9735/n.34.2021._lorraine.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9760/n.35.2021.executivo.credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9768/n.36.2021.executivo._ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9778/n.38.2021._jessica._proibicao_que_condenados_por_violencia_domestica_assumam_cargos_publicos_no_municipio_de_domingos_martins.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9779/n.39.2021._arno._nomes_de_ruas_de_ponto_alto_ii.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9789/n.40.2021._executivo._credito_especial.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9814/n.41.2021._executivo._denominacao_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9815/n.42.2021._executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9823/n.43.2021._executivo._delimitacao_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9832/n.44.2021._executivo_-_denominacao_de_quadra_de_melgacinho.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9846/n.45.2022.edson._altera_a_redacao_da__rodovia_joao_ricardo_schorling.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9854/n.46.2021.executivo_projeto_alteracao_artigos_-_lei_2137_-_magisterio_-_pos_graduacao.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9871/n.47.2021.johnei._identificacao_dos_brinquedos_nos_parques.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9872/n.48.2021.johnei._programa_material_escolar_solidario.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9857/no_49.2021_executivo_revoga_lei_municipal_3012-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9873/n.50.2021.johnei._fixacao_nas_paradas_de_onibus_de_placas_com_a_indicacao_de_numero_e_nome_das_linhas_horarios_e_mapas.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9861/n.51.2021._executivo__imovel_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9864/n._52.2021._executivo__quadra_da_emef_barcelos.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9894/n.53.2021._mesa._altera_os_anexos_i_ii_e_iii_da_lei_2.893.2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9895/n.54.2021.johnei._dispoe_sobre_a_colocacao_de_lixeiras_ao_lado_das_paradas_de_onibus_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9909/n.55.2021._executivo._projeto_de_lei_em_obediencia_a_lei_geral_de_antenas.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9925/n.56.2021.johnei._selo_verde__empresa_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9374/no_1.20_21_executivo_atualizacao_do_iss.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9375/no_2.2021_executivo_alteracao_artigos_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9667/n.3.2021.executivo_planta_generica.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9726/n.4.2021.executivo_ipasdm_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9769/n.5.2021_-_altera_pdm.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9808/n.6.2021_-_executivo_projeto_alteracao_artigos_-_codigo_tributario_-_residuos_solidos_-_taxa.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9856/n._7.2021._executivo_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9855/n.8.2021._executivo_projeto_alteracao_artigos_-_lei_complementar_04-2007_-_pos_graduacao.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9888/n.9.2021._executivo_altera_disposotivos_do_pdm.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9938/n.10.2021._executivo_-_altera_dispositivos_do_pdm.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9373/n.1.2021._jessica._cria_a_procuradoria_da_mulher_cmdm.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9404/n.2.2021._mesa._vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9428/n.3.2021._mesa._altera_o_regimento_interno_sobre_sessoes.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9590/n.4.2021._mesa._sistema_de_planejamento_e_orcamento_spo_no_001.2021_-_versao_2.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9615/n.5.2021._mesa._altera_o__1o_do_art._49_do_ri_inclui_o_art._82-c_e_incisos_altera_o_art._206_e_inclui__1o_ao_art._206_renumera_e_altera_o_paragrafo_unico_do_art.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9714/n.6.2021._mesa._revoga_resolucao_159.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9725/n.7.2021._mesa.regulamenta_a_aplicacao_da_lei_no_13.709_-_lei_geral_de_protecao_de_dados_pessoais_lgpd.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9733/n.8.2021._mesa.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9874/n.9.2021._mesa._altera_a_instrucao_normativa_sga__sistema_geral_de_administracao_no_5.2014.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9875/n.10.2021._mesa._altera_o_regimento_interno__resolucao_07.2000_no_que_se_refere_a_discussoes_e_turnos_de_votacao_dos_projetos.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9876/n.11.2021._mesa._umh.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9898/n.12.2021._mesa._altera_resolucao_164.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9776/n.1.2021.mesa._proposta_de_emenda_lei_organica_-.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9401/n.1.2021.edinho._informacoes_sobre_gastos_com_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9405/n.2.2021.edinho._informacoes_sobre_a_rua_das_flores.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9409/n.3.2021.mesa.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9481/n.5.2021.edinho._informacoes_detalhadas_sobre_a_quantidade_de_funcionarios_existente_no_gabinete_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9491/n.6.2021.mesa._urgencia_especial_e_reducao_de_intersticio_regimental__dos_projetos_de_lei_no_7j_9j_11_e_12.2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9492/n.7.2021.julio._notas_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9493/n.8.2021.julio.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9501/n.9.2021.lorraine_j_informacoes_quanto_a_distribuicaoj_definicao_e_aplicacao_das_doses_de_vacinas_contra_a_covid-19_no_municipio_de_domingos_martins.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9515/n.10.2021.julio._estatuto_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9570/n.11.2021.edinho._informacoes_sobre_gastos_durante_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9580/n.12.2021.julio._hotel_imperador.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9710/n.13.2021.julio._andamento_do_processo_de_emissao_das_escrituras_das_casas_localizadas_na_vila_da_paz..pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9736/n.14.2021.silvestre._internet_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9844/n.15.2021.julio._valores_arrecadados_no_leilao.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9877/n.17.2021.silvestre.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9934/n.18.2021.johnei._retirar_de_pauta_o_projeto_de_lei_n_54.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9438/no_1_.2021_veto_total_ao_pl_n_5.2021.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9439/no_2.2021_veto_total_ao_pl_no_6.2021.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9341/n.1.2021.julio_e_chico._muro_cemiterio_melgaco.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9342/n.2.2021.julio._limpeza_emanutencao_na_rua_princesa_isabel.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9343/n.3.2021.julio_e_chico._manutencao_quadra_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9344/n.4.2021.julio_e_chico._manutencao_correio_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9345/n.5.2021.julio._parceria_com_a_coroa_para_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9346/n.6.2021.julio._manutencao_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9347/n.7.2021.julio._parceria_cesan_para_limpeza_de_fossa.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9348/n.8.2021.julio._parceria_inss.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9349/n.9.2021.sandra._reformar_equipar_o_parquinho_da_escola_de_rio_ponte.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9350/n.10.2021.sandra._restauracao_ponte_barra_do_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9351/n.11.2021._sandra._recuo_de_faixa_proximo_a_cmdm.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9352/n.12.2021.julio._substituicao_de_lampadas_vila_verde_e_vila_da_paz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9353/n.13.2021.julio._extensao_do_calcamento_vila_ate_instituto_kaustky.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9354/n.14.2021.silvestre._academia_popular_perobas.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9355/n.15.2021.silvestre._iluminacao_publica_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9356/n.16.2021.silvestre._calcamento_sao_rafael.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9357/n.17.2021.silvestre._calcamento_em_frente_a_igreja_de_nova_almeida.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9358/n.18.2021.julio._volta_da_linha_onibus_para_vila.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9359/n.19.2021.julio._pavis_e_restauracao_da_calcada_rua_belarmino_kiefer.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9360/n.20.2021.julio._centro_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9361/n.21.2021.julio._pintar_lombadas.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9362/n.22.2021.jonei._manutencao_rua_martinho_luterno_e_adjacentes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9363/n.23.2021.jonei._lombadas_vila_da_paz_e_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9364/n.24.2021.silvestre._restauracao_parquinho_curva_dos_moraes.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9365/n.25.2021.julio._ponto_de_onibus_em_frente_ao_zibel.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9366/n.26.2021.julio_e_jhonei._pavimentacao_e_drenagem_rua_camaras.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9367/n.27.2021.silvestre._faixa_elevada_em_frente_a_escola_de_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9377/n.28.2021.jonei._troca_de_postes_de_placas.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9379/n.29.2021.jonei._pintura_quadra_de_sta_isabel.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9380/n.30.2021.jonei._manutencao_calha_e_telhado_quadra_de_sta_isabel.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9381/n.31.2021.julio._recuar_canteiro_lateral_rua_natalina_wernesbach.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9382/n.32.2021.julio._predios_publicos_com_ducha_higienica.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9383/n.33.2021.julio._farmacias_24_horas.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9384/n.34.2021.edson._manutencao_praca_domingos_jose_martins.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9385/n.35.2021.edson._construcao_canil.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9386/n.36.2021.edson._reforma_garagem_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9387/n.37.2021.edson._biquinha.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9388/n.38.2021.edson._lombadas_ruas_da_sede.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9390/n.39.2021.chico._reabertura_do_morro_da_saida_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9391/n.40.2021.chico._manutencao_av_jair_plaster.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9392/n.41.2021.chico._manutenco_aslfato_es465.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9393/n.42.2021.chico.sinal_de_interner_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9394/n.43.2021.chico._pavimentacao_ruas_da_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9395/n.44.2021.chico._iluminacao_publica_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9396/n.45.2021.edson._uniformes_dos_funcionarios_da_cmdm.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9397/n.46.2021.edson._reforma_banheiros_publicos.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9398/n.47.2021.edson._manutencao_parquinho_da_praca.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9399/n.48.2021.edson._transito_do_centro_de_dm.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9402/n.49.2021.gilmar._revitalizacao_e_portal_na_entrada_de_biriricas.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9419/n.50.2021.chico._desvio_com_manilah_proximo_a_igreja_da_f._schwanz.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9420/n.51.2021.chico._caixa_dagua_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9421/n.52.2021.chico._quebra_mola_igreja_batista_f._schwanz.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9422/n.53.2021.chico._calcamento_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9423/n.54.2021.marcos.__faixa_elevada_para_reducao_de_velocidade_em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9424/n.55.2021.lorraine._lampadas_de_led.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9425/n.56.2021._lorraine.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9426/n.57.2021.lorraine.__bancos_da_rua_de_lazer.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9427/n.58.2021.lorraine.__fiacao_luminarias.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9429/n.59.2021.lorraine._escola_de_chapeu.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9430/n.60.2021.lorraine._ponte_rio_jucu.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9431/n.61.2021._lorraine._parquinho_da_praca.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9432/n.62.2021._sandra._fiacao_sede.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9433/n.63.2021.jessica._indica_procuradoria_da_mulher_na_pmdm.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9434/n.64.2021.jonei._manutencao_no_parquinho_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9435/n.65.2021.jonei._manutencao_no_portal_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9436/n.66.2021.jonei._vigia_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9440/n.67.2021.sandra._se_os_estabalecimentos_tem_alvara.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9441/n.68.2021.sandra._fiscalizacao_som_e_placas.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9442/n.69.2021.julio._agente_de_saude_em_soido_e_parque_da_montanha.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9443/n.70.2021.julio._avaliacao_periodica_nos_servidores_publicos.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9444/n.71.2021.julio.__implantacao_do_programa_de_acompanhamento_de_pacientes_que_realizam_tratamento.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9445/n.72.2021.edson..pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9446/n.73.2021.edson._limpeza_no_espaco_das_barracas_hotel_imperador.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9447/n.74.2021.edson._melhorias_estrada_de_soido_parque_da_montanha.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9448/n.75.2021.lorraine._pintar_faixa_de_pedestres.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9454/n.76.2021.edson._vaga_de_estacionamento_em_frente_ao_quilao_mais_saude.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9456/n.77.2021.julio._pavimentacao_rua_belarmino_kiefer.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9457/n.78.2021.jonei._dar_continudade_a_reforma_do_campo_da_lba.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9458/n.79.2021.lorraine._vaga_de_estacionamento_para_deficientes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9459/n.80.2021.edinho.informacoes_sobre__obra_parada__dos_vestiarios.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9469/n.81.2021.edinho.instalacao_de_lombada_em_frente_a_empresa_kebis.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9470/n.82.2021.edinho.realizar_a_recuperacao_do_calcamento_das_ruas_da_vila_de_soido.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9471/n.83.2021.edinho._limpeza_e_manutencao_constante_de_sarjetasj_tapa_buracos_e_rocadas_ao_longo_da_estrada_de_soidoj_tendo_como_inicio_a_rua_ayrton_senna_ate_a_vila_de_soido.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9472/n.84.2021.lorraine.__proceda_com_viabilizacao_do_carro_do_fumace_ao_menos_duas_vezes_por_semana_na_rua_nilson_martins_da_cunha-bairro_dulce_ville.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9473/n.85.2021.jonei._de_fixar_postes_com_nomes_das_ruas_em_santa_isabel..pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9474/n.86.2021.jonei._a_possibilidade_de_realizar_paisagismo_e_iluminacao_apropriada_nos_dois_trevos_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9513/n.87.2021.jonei.ser_implementado_lampadas_de.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9475/n.88.2021.lorraine._criacao_do_conselho_de_protecao_e_bem-estar_animal.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9476/n.89.2021._lorraine._manutencao_asfalto_chapeu.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9477/n.90.2021.lorraine._continuar_obra_do_campo_bom_de_bola_de_domingos_martins_e_vestiarios.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9478/n.91.2021.lorraine._poda_das_arvores_no_asfalto_da_av_princesa_isabel_-_vivendas_do_imperador.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9479/n.92.2021.lorraine._recapiamento_asfalto_de_ponto_alto_e_paraju.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9480/n.93.2021.lorraine._estrada_vila_verde.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9482/n.94.2021.jonei.a_possibilidade_de_reforma_do_society_da_usina_jucuj_bem_como_a_reforma_da_escola.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9483/n.95.2021.jonei.instalacao_de_um_portal_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9484/n.96.2021.jonei.possibilidade_de_realizar_a_instalacao_de_lombadas_na_descida_do_pinheiro_com_demarcacao_e_placas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9485/n.97.2021.jonei.possibilidade_de_manutencao_das_madeiras_da_ponte_que_da_acesso_vale_da_estacao_.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9486/n.98.2021.jonei.instalacao_de_iluminacao_publica_no_trevo_de_santa_isabel_ate_o_prmeiro_poste_do_vale__da_estacao.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9487/n.99.2021.jonei.restauracao_do_revisol_na_estrada_de_chapeuj_passando_pelo_society_schneider.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9488/n.100.2021.jonei._duas_faixas_elevadas_na_av._senador_jeferson_de_aguiar.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9489/n.101.2021.lorraine._de_realizar_medidas_necessarias_para_a_manutencao_e_pintura_da_unidade_de_saude_argeu_ewald.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9490/n.102.2021.jonei._manuencao_da_ponte_atras_do_campo_dae_santa_isabel_.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9502/n.103.2021.lorraine._instalar_redutores_de_velocidades_no_trecho_entre_o_inicio_de_paraju_ate_a_vila_e_de_placa_indicando_o_nome_do_distrito.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9505/n.104.2021.sandra._limpeza_geral_e_operacao_tapa_buracos_na_avenida_arthur_neitzke.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9506/n.105.2021.lorraine._iluminacao_e_limpeza_trevo_de_paraju.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9507/n.106.2021.lorraine.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9508/n.107.2021.lorraine._caixa_cimentada_para_registro_de_agua_em_paraju.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9509/n.108.2021.edinho._isencao_da_taxa_de_iptu_e_localizacao_comerciantes_nao_essenciais.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9510/n.109.2021.lorraine.um_quebra-molas_na_estrada_do_galo-_zona_ruralj_no_trecho_da_igreja_catolica_santa_barbara_e_santa_ceciliaj_e_bar_do_meio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9511/n.110.2021.lorraine__melhoria_da_estrada_apos_a_barragem_no_sentido_de_biriricasque__liga_a_estrada_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9512/n.111.2021.lorraine.manutencao_e_reparo_da_rua_nilson_martins_da_cunhaj_centro-_domingos_martins.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9514/n.112.2021.edinho._agente_de_saude_em_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9518/n.113.2021.jonei._pintura_de_quebra_molasj_faixas_de_pedestre.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9520/n.114.2021.marcos_simmer._calcamento_na_comunidade_santa_luzia__ribeirao_capixaba.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9521/n.115.2021.marcos_simmer._construir_faixas_elevadas_na_rua_paineiras_em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9522/n.116.2021.lorraine.construcao_de_guarda_corpos_nas_laterais_da_ponte_de_panelasj_rio_jucu_-panelasj_sentido_casa_de_forcas.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9523/n.117.2021.lorraine.construcao_de_guarda_corpos_nas_laterais_da_ponte_proxima_a_placa_do_sitio_recanto_suavej_que_da_acesso_a_barragem_.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9524/n.118.2021.lorraine.recuperacao_do_trecho_que_liga_perobas_a_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9525/n.119.2021.julio._neucimar_fraga.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9531/n.120.2021.chico._manutencao_avenida_adelson_plaster.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9532/n.121.2021.chico._iluminacao_publica_posto_de_gasolina_plaster.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9533/n.122.2021.chico._disponibilizar_gari_para_melgaco.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9534/n.123.2021.julio._pavimentacao_rua_laurindo_modolo.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9535/n.124.2021.julio._coleta_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9536/n.125.2021.julio._carro_da_saude_para_dar_suporte_em_pedra_azul_e_regiao.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9537/n.126.2021.julio._manutencao_geral_na_rua_sagrada_familia.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9538/n.127.2021.sandra._reforma_da_calcada_proximo_ao_campo.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9539/n.128.2021.sandra._bancos_e_pintura_calcada_rua_eduardo_schneider.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9540/n.129.2021.edinho._placa_em_frente_ao_inss.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9569/n.130.2021.julio._aterrar_trecho_da_linha_de_trem_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9541/n.131.2021.lorraine.possibilidade_destinar_um_espaco_do_site_da_prefeitura_para_adocao_de_animais.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9542/n.132.2021.lorraine.realizar_operacao_tapa_buracos_em_na_avenida_presidente_vargasj_preferencialmente_em_frente_ao_sinal.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9543/n.133.2021.lorraine._troca_da_tampa_do_bueiro_na_rua_alfredo_mayer_.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9544/n.134.2021.lorraine.__proceder_com_a_retomada_da_obra_do_asfalto_na_localizacao_do_baixo_galo.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9545/n.135.2021.lorraine.recuperacao_da_estrada_do_cascalho_-rota_do_chapeu.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9546/n.136.2021.lorraine.passar_a_maquina_patrol_em_toda_a_estrada_de_nova_almeida_de_baixo.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9547/n.137.2021.lorraine.possibilidade_de_acrescentar_um_tambor_de_lixeira_na_rod._joao_ricardo_schorlingj_na_subida_para_arikerne_lampier.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9548/n.138.2021.lorraine.retirar_o_poste_de_energia_que_esta_desativado_e_caindo_na_rua_roberto_carlos_kautskyj_proximo_a_coroa.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9549/n.139.2021.marcos_simmer._possibilidade_de_construir_uma_cobertura_na_escola_emef_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9550/n.140.2021.marcos_simmer._de_realizar_a_extensao_do_calcamentoj_de_aproximadamente_500_metrosj_seguindo_na_rua_aloisio_kill_em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9551/n.141.2021.julio._substituir_semafaro_localizado_em_frente_ao_banestes.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9552/n.142.2021.edinho._extensao_de_luminaria_de_rede_publica_ate_o_sitio_do_joao_mayer.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9553/n.143.2021.lorraine.providenciar_a_troca_das_lampadas_dos_postes_de_iluminacao__de_toda_a_regiao_de_ponto_alto_ii.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9554/n.144.2021.lorraine.tapagem_de_buracos_na_est._para_melgacoj_bairro_anizio_lahasj_em_frente_a_frimakel.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9555/n.145.2021.lorraine.providenciar_um_quebra_-molas_na_entrada_de_campinhoj_proximo_a_entrada_do_parque_municipaljna_avenida_presidente_vargas.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9556/n.146.2021.lorraine.tapagem_de_buracos_no_trecho_sitio_gaiottij_em_santa_isabelj_apos_o_campo_de_futebol_e_antes_da_sombra_da_serra.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9557/n.147.2021.julio._bueiro_e_tapa_buracos_na_subida_em_frente_a_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9558/n.148.2021.julio._lar_de_acolhimento_para_idosos.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9559/n.149.2021.julio._unidade_de_saude_em_arace.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9560/n.150.2021.lorraine.manutencao_na_rua_walter_soykajproximo_a_lba.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9564/n.151.2021.julio.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9565/n.152.2021.jonei._continuacao_da_obra_de_pavimentacao_da_rua_joao_guilherme_rodolpho_goesej_na_localidade_de_ponto_alto__dm.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9566/n.153.2021.jonei.terminado_o_calcamento_da_rua_natalina_wernesbachj_localizada_no_bairro_vale_da_estacao_e_tambem_deslocar_o_boeiro.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9567/n.154.2021.jonei.manutencao_no_calcamento_da_praca_de_santa_isabelj_bem_como_a_pintura_dos_bancos_e_calcamento.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9568/n.155.2021.lorraine.providenciar__a_manutencao_das_calhas__na_unidade_de_saude_argeu_ewald_.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9571/n.156.2021.chico._calcamento_e_iluminacao_rua_em_melgaco.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9572/n.157.2021.julio._unidade_de_saude_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9573/n.158.2021.julio._campo_de_malha_e_bocha.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9574/n.159.2021.julio._reformas_de_parquinho_ponto_alto_e_paraju.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9575/n.160.2021.julio._reforma_do_cras_de_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9576/n.161.2021.lorraine.reforma_da_casa_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9577/n.162.2021.lorraine._criacao_de_um_projeto_de_castracao_de_animaislj.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9578/n.163.2021.edinho._padronizacao_das_lixeiras_da_sede_do_municipioj_com_cores_e_adesivos_que_indicam_quais_materiais_devem_ser_descartados.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9579/n.164.2021.edinho._necessidade_de_um_estudo_junto_ao_governo_e_ao_senac_oferecer_cursos_de_qualificacao.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9583/n.165.2021.edinho._semaforo_em_trevo_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9584/n.166.2021.sandra._emenda_para_carro_maconel.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9585/n.167.2021.jonei._inluir_no_calendario_cultural_de_dm_a_domingueira_cultural.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9586/n.168.2021.lorraine._patrolar_estrada_do_alto_galo_e_biriricas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9581/n.169.2021.marcos_simer._construcao_de_quadra_esportiva__em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9591/n.170.2021.jessica.carro_para_o_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9592/n.171.2021.gilmar.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9593/n.172.2021.jonei._padronizar_os_pontos_de_onibus_.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9608/n.173.2021.jonei._instalacao_de_iluminacao_publica_na_entrada_de_pedra_azulj_proximo_ao_ponto_de_onibus._.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9594/n.174.2021.lorraine.__viabilizar_dois_tambores_de_lixo_em_biriricas.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9595/n.175.2021.lorraine.__manutencao_da_rede_de_esgoto_de_parajuj_para_que_ela_possa_operar_com_1001_de_eficiencia.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9596/n.176.2021.julio._realizar_captacaoj_analise_e_estacao_de_tratamento_de_aguaj_junto_a_cesan_nas_comunidades_de_parajuj_perobas_e_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9597/n.177.2021.julio.__implantar_de_uma_base_servico_de_atendimento_movel_de_urgencia__samuj_na_comunidade_de_perobasj_no_municipio_de_domingos_martins.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9598/n.178.2021.julio.__escelsa_recolher_entulhos_quando_retirar_arvores.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9599/n.179.2021.julio.__instalar_mata-burro_e_cascalhar_a_estrada_de_panelas.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9600/n.180.2021.sandra._calcamento_do_morro_sentido_alto_pena_apos_o_cemiterio_schumacher_em_rio_ponte..pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9601/n.181.2021.jonei._possibilidade_de_realizar_a_reforma_e_calcamento_da_praca_e_fornecimento_de_aguaj_em_pedra_azul.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9602/n.182.2021.edinho._instalar_redutor_de_velocidade_na_rua_gustavo_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9603/n.183.2021.edinho._limpeza_e_poda_de_arvores_na_kurt_lewin.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9604/n.184.2021.johnei.reforma_da_ponte_de_madeira_localizada_a_50_metros_antes_do_sitio_el_dourado.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9605/n.185.2021.chico._pavimentacao_de_aproximadamente_800_metros_da_estrada_sentido_caramuru_a_melgaco.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9606/n.186.2021.chico._pavimentacao_morro_da_igreja_de_california_sentido_galo.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9607/n.187.2021.jonei.de_realizar_instalacao_de_rede_de_iluminacao_no_estacionamento_publico_do_municipio_em_frente_a_praca_dr._arthur_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9619/n.188.2021.julio.__possibilidade_de_substituicao_de_lampadas_de_iluminacao_.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9620/n.189.2021.lorraine.manutencao_das_lampadas_dos_postes_de_energia_que_estao_queimadasj_localizada_na_avenida_koehlerj_em_frente_ao_bar_do_floriano.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9621/n.190.2021.jonei.realizar_manutencao_com_tapa_buracos_na_rodovia_que_liga_santa_isabel_ao_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9622/n.191.2021.jonei.manutencao_relativa_a_pintura_do_asfalto_localizada_na_subida_do_morro_que_da_acesso_ao_bairro_chapeu_.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9650/n.192.2021.jonei.possibilidade_de_realizar_abertura_da_pedreiraj_conhecida_como_bambuzalj_localizada_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9623/n.193.2021.jonei.continuidade_da_pavimentacao_localizada_na_subida_da_igreja_catolica_do_vale_da_estacaoj_seguindo_ate_as_proximidades_do_sitio_capitao.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9624/n.194.2021.lorraine.retirada_de_carro_abandonado_na_rua_lateral_ao_trarbach_novo.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9625/n.195.2021.julio._demarcacao_de_vaga_de_estacionamento_vila.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9626/n.196.2021.chico._torre_de_telefonia_movel_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9627/n.197.2021.lorraine.uma_capela_mortuaria_e_acessibilidadej_em_melgaco.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9628/n.198.2021.julio._calcamento_e_calcada_nas_ruas_flor_de_maio_de_rua_ipe.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9629/n.199.2021.edinho._limpeza_e_poda_de_arvores_no_bairro_jefferson_de_aguiar.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9630/n.200.2021.edinho._manutnecao_da_ponte_de_acesso_a_sao_floriano.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9631/n.201.2021.edinho._iluminacao_e_mais_bancos_na_praca_dr._arthur_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9633/n.202.2021.marcos_simmer._calcamento_entre_a_unidade_de_saude_ate_as_escola_em_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9635/n.203.2021.lorraine.indico_ao_excelentissimo_senhor_prefeito_a_possibilidade_de_construir_um_pracaoj_local_destinado_para_lazer_dos_caes.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9636/n.204.2021.julio._calcamento_do_trecho_de_ponto_alto_a_perobas.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9637/n.205.2021.julio._calcamento_do_trecho_de_paraju_ate_antiga_granja_valquiria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9638/n.206.2021.julio._galeria_anexa_ao_campo_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9639/n.207.2021.julio._aquisicao_de_terreno_anexo_a_igreja_catolica_da_comunidade_de_ponto_alto_localizada_na_rua_adilio_ewald.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9640/n.208.2021.julio._reabir_a_casa_do_empreendedor.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9641/n.209.2021.julio._parceria_com_a_coroa_para_estacionamento.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9646/n.210.2021.marcos_simmer._na_area_do_saneamento_ambientalj_com_enfoque_especial_ao_fornecimento_de_agua_potavelj_.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9647/n.211.2021.jhonei_._pavimentacao_de_aproximadamente_629_m_sao_miguel_.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9648/n.212.2021.jhonei_._melhora_de_acesso_na_subida_do_morro_que_da_inicio_na_casa_da_familia_da_penha_lampier_e_termino_na_casa_do_rodrigoj_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9649/n.213.2021.jhonei_.substituicao_de_dois_quebra-molasj_por_faixas_elevadasj_localizados_na_estrada_do_galo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9651/n.214.2021.edinho._programa_de_inclusao_digital_dos_professores_da_educacao_municipal..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9659/n.215.2021.gilmar._duplicacao_da_ponte_na_estrada_de_biriricas.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9660/n.216.2021.gilmar._iluminacao_publica_na_vila_de_biriricas.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9662/n.217.2021.julio._exames_de_sangue_complementares_sejam_realizados_pelo_sus.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9668/n.218.2021.julio._manutencao_calcamento_rota_do_lagarto.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9669/n.219.2021.julio._manutencao_vila_dos_palmitos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9670/n.220.2021.chico._quadra_nova_e_calcamento_na_escola_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9671/n.221.2021.chico._rede_de_seguranca_no_campo_vila_schwanz_em_rio_ponte.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9672/n.222.2021.chico._refazer_a_ponte_em_rio_ponte_perto_do_campo_mira_plaster.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9673/n.223.2021.chico._calcamento_entre_santo_agostinho_ate_o_recanto_da_mata.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9674/n.224.2021.sandra._novo_posto_de_saude_fazenda_schwanz.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9675/n.225.2021.sandra._espaco_esportivo_nova_almeida.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9676/n.226.2021.sandra._espaco_esportivo_ao_lado_da_escola_de_rio_ponte.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9677/n.227.2021.julio._substituir_pranchao_ponte_proximo_ao_sitio_tia_ilda.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9678/n.228.2021.arno._ponte_de_cimento_na_estrada_de_alto_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9679/n.229.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_a_propriedade_do_fredolino_rasch.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9680/n.230.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_a_propriedade_do_marcelino_bork.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9681/n.231.2021.arno._calcamento_entre_a_vila_de_alto_tijuco_preto_ate_a_chegada_da_igreja_luz_do_mundo.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9682/n.232.2021.arno._calcamento_na_chegada_da_igreja_luterana_pao_da_vida_em_alto_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9683/n.233.2021.lorraine._medico_veterinario_para_populacao_de_baixa_renda.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9684/n.234.2021.lorraine.i_asfalto_para_estrada_de_chapeuj.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9685/n.235.2021.sandra._calcamento_fazenda_schwanz_direcao_vila_discher.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9686/n.236.2021.sandra._calcamento_do_morro_sentido_alto_pena_apos_o_cemiterio_schumacher.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9687/n.237.2021.sandra._calcamento_de_dois_trechos_em_goiabeiras.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9688/n.238.2021.sandra._calcamento_em_ponto_alto_dos_italianos_ate_os_cemiterios.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9689/n.239.2021.julio._construcao_de_banheiro_e_fraldario_na_praca_da_biquinha.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9690/n.240.2021.lorraine.promocao_de_feiras_de_adocao_em_parceria_com_a_ong_amar.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9691/n.241.2021.sandra._calcamento_em_ponto_alto_sentido_propriedade_helio_lieber.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9692/n.242.2021.sandra._espaco_esportivo_em_goiabeiras.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9693/n.243.2021.sandra._espaco_esportivo_em_alto_rio_ponte_igreja_dos_kloss.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9694/n.244.2021.lorraine._continuidade_a_instalacao_do_poco_cartesiano_e_caixas_maiores_em_goiabeiras.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9695/n.245.2021.abel._compra_de_um_carro_fiat_doblo_para_o_conselho_tutelar..pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9696/n.246.2021.abel._iluminacaoo_e_troca_do_calcamento_no_beco_do_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9697/n.247.2021.abel.substituicao_da_ponte_de_madeira_por_de_concreto_proximo_a_igreja_em_sao_bento_do_chapeu.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9698/n.248.2021.abel.construcao_de_um_portal_turistico_na_entrada_do_circuito_do_galo.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9699/n.249.2021.abel._construcao_do_museu_da_concertina_em_melgaco_de_cima.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9700/n.250.2021.julio._limpeza_da_br_262_ate_o_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9701/n.251.2021.julio._calcamento_no_trecho_entre_o_vale_da_estacao_ate_o_sitio_capitao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9702/n.252.2021.julio._realizar_retirada_de_terra_e_um_aterro_e_nivelamento_em_biriricas.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9703/n.253.2021.julio._criacao_de_um_sistema_de_numeracao_para_exames_solicitados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9704/n.254.2021.johnei._sistema_de_reaproveitamento_da_agua_da_chuva_e_energia_solar.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9705/n.255.2021.lorraine._criacao_de_farmacia_veterinaria_municipal.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9706/n.256.2021.johnei._insalacao_de_lombada_na_rua_zeferino_sales_-_sta_isabel.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9707/n.257.2021.johnei._instalacao_de_placas_nos_dois_acessos_da_rua_niteroi_do_meio.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9708/n.258.2021.johnei._insalacao_de_lombada_na_rua_manoel_antonio_stein_-_sta_isabel.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9709/n.259.2021.sandra._reposicao_de_areia_da_praca_arthur_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9711/n.260.2021.marcos_simmer._inicio_d_obra_espaco_esportivo_em_ribeirao_capixaba.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9712/n.261.2021.marcos_simmer.realizar_o_calcamento_na_comunidade_huver__ribeirao_capixaba.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9713/n.262.2021.johnei._instalacao_de_lombadas_e_treechos_que_ligam_a_sede_de_dm_a_melgaco.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9724/n.263.2021.edson._reforma_da_praca_saudavel_na_vila_de_paraju.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9727/n.264.2021._johnei._regulamentar_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9728/n.265.2021.lorraine._tapagem_de_buracos_em_frente_a_martinense_pneus.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9729/n.266.2021._johnei._instalacao_de_iluminacao_na_academia_popular_no_trevo_de_campinho.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9730/n.267.2021._johnei._troca_de_placas_de_sao_miguel_ate_o_final_a_localidade_de_alto_pena.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9731/n.268.2021._johnei._instalacao_de_um_portico_na_entrada_do_circuito_do_galo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9732/n.269.2021._johnei._restauracao_do_revsol_na_estrada_do_chapeu.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9737/n.270.2021.marcos_simmer._reforma_ou_construcao_do_ponto_de_onibus_em_sao_floriano.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9738/n.271.2021.julio._trocar_um_posto_na_rua_zeferino_salles_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9752/n.272.2021.johnei._construcao_de_quadra_esportiva__na_lba.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9750/n.273.2021.johnei._tapagem_de_buracos_paraju_a_mariano.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9740/n.274.2021.johnei.possibilidade_de_realizar_abertura_da_pedreira_entre_o_sito_vista_do_vale_ate_....._no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9741/n.275.2021.marcos_simmer.extenssao_da_rua_vale__verde_em_ponto_alto_ii.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9742/n.276.2021.marcos_simmer.guarda_corpo_na_ponte_dos_mineirinhos_que_liga_sao_rafael_a_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9743/n.277.2021.lorraine.central_de_monitoramento_na_cidade.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9744/n.278.2021.abel._troca_de_ponte_de_madeira_por_concreto_em_panelas.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9745/n.279.2021.abel._calcamento_proximo_a_igreja_luterana_em_jucu.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9746/n.280.2021.edson._instalacao_de_redutor_de_elocidade_proximo_a_escola_floriano_augusto_ditrich_no_galo.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9747/n.281.2021.edson._limpeza_da_margem_entre_o_trevo_de_dmingos_martins_e_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9748/n.282.2021.gilmar._instalacao_de_academia_popular_na_comunidade_de_biriricas.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9756/n.284.2021.silvestre._melhora_na_qualidade_de_internet_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9757/n.285.2021.lorraine._instalacao_de_placa_de_sinalizacao_na_rua_das_gardenias.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9758/n.286.2021.lorraine._refazer_a_ponte_localizada_em_pedra_branca_nas_proximidades_da_casa_do_leandro_wruck.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9759/n.287.2021.lorraine._troca_da_lampada_no_final_da_rua_jeferson_de_aguiar_na_calcada_do_parquinho_-_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9761/n.288.2021.lorraine._realizar_a_pavimentacao_da_estrada_com_pavis_em_soido_de_cima_ate_o_bioparque_da_aves.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9762/n.289.2021.lorraine._migrar_todos_os_processos_da_prefeitura_para_formato_eletronico.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9763/n.290.2021.lorraine._tapagem_dos_buracos_em_soido_mas_precisamente_prox._com._terra_alta.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9764/n.291.2021.lorraine._fazer_a_troca_da_tampa_do_boeiro_em_frente_a_cervejaria_mula_rouge.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9765/n.292.2021.lorraine._acrescentar_na_grade_curricular_das_escolas_municipais_a_materia_opv_orientacoes_para_vida.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9771/n.293.2021.julio._instalar_um_toldo_na_unidade_de_saude_em_paraju.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9772/n.294.2021.julio._instalar_um_toldo_na_unidade_de_saude_em_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9774/n.295.2021.sandra._calcamento_do_cemiterio_de_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9775/n.296.2021.edson._calcamento_na_subida_do_cemiterio_publico_municipal_em_melgaco.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9780/n.297.2021.julio._viabilizar_estudos_de_captacao_de_agua_do_antigo_kabana_s_clube.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9781/n.298.2021.edson._corte_das_folhas_secas_das_palmeiras_e_a_limpeza_das_mesmas_na_praca_dr._arthur_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9787/n.299.2021.lorraine._providenciar_tomadas_de_energia_em_alguns_pontos_da_rodoviaria..pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9788/n.300.2021.gilmar._substituicao_de_lampadas_de_mercurio_por_led_em_biriricas.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9790/n.301.2021.marcos_simmer.asfalto_que_liga_paraju_a_alto_paraju.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9793/n.302.2021.jefferson._instalacao_de_iluminacao_pubica_e_quebra_molas_na_vila_do_pena.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9794/n.303.2021.johnei._instalar_um_poste_de_iluminacao_na_rua_adilson_roberto_feigl_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9795/n.304.2021.johnei._recapeamento_de_uma_pequena_rua_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9796/n.305.2021.johnei._continuacao_do_revsol_na_localidade_de_chapeu.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9797/n.306.2021.johnei._nivelamento_da_rua_euclides_ribeiro_dos_passos_em_santa_isabel..pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9798/n.307.2021.abel._manutencao_com_tapa_buracos_no_asfalto_proximo_a_igreja_luterana_de_sao_bento_do_chapeu..pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9805/n.308.2021.marcos_simmer.reforma_da_ponte_em_alto_pena.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9813/n.309.2021.jefferson._calcamento_que_liga_a_estrada_principal_de_rio_ponte_ate_as_proximidades_da_propriedade_do_senhor_lindonor_zaibel..pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9816/n.310.2021.johnei._placa_de_identificacao_da_vila_no_vale_da_estacao.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9817/n.311.2021.johnei._portico_na_entrada_do_circuito_de_panelas..pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9818/n.312.2021.johnei._ponto_de_carga_e_descarga_na_rua_senador_jefferson_de_aguiar.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9819/n.313.2021.julio._calcamento_na_localidade_de_chapeu_proximo_a_residencia_da_sr.a_terezinha_schneider.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9822/n.314.2021.lorraine._regulamentacao_das_propriedades_e_sitios_irregulares_do_municipio._evyllin.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9824/n.315.2021.julio._realizar_a_retirada_de_terra_que_se_encontra_na_vila_gaiot_em_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9825/n.316.2021.julio._plano_de_saude_destinado_aos_servidores_publicos_do_municipio_evyllin.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9826/n.317.2021.julio._calcamento_num_morro_na_comunidade_de_nova_almeida_evyllin.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9829/n.318.2021.julio._pavimentacao_na_rodovia_coriolano_guilherme_stein.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9830/n.319.2021.lorraine._aquisicao_de_drones.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9831/n.320.2021.julio._substituicao_de_duas_porteiras_por_mata-burros_em_barra_do_tijuco_preto_evyllin.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9833/n.321.2021.lorraine._implantar_na_cidade_o_sistema_de_bicicletas_compartilhadas.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9834/n.322.2021.lorraine._manutencao_com_tapa_buracos_na_estrada_velha.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9838/n.323.2021.gilmar._complementacao_do_calcamento_na_localidade_de_corrego_do_ouro.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9839/n.324.2021.gilmar._reforma_nas_calcadas_e_revitalizacao_da_praca_e_canteiros_de_perobas..pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9840/n.325.2021.gilmar._ampliacao_e_duplicacao_da_ponte_sobre_o_rio_jucu_entre_perobas_e_pena.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9850/n.326.2021.lorraine._substituir_os_brinquedos_no_parquinho_da_cmei_germano_gerhardt.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9851/n.327.2021.lorraine._substituir_os_brinquedos_no_parquinho_da_cmei_de_soido.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9853/n.328.2021.julio._fundo_de_apoio_para_auxiliar_no_custeio_do_transporte_escolar_de_estudantes_universitarios.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9858/n.329.2021.johnei._mascaras_suficientes_para_os_alunos_de_rede_publica_.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9859/n.330.2021.julio.abertura_de_estrada_que_liga_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9860/n.331.2021.julio._instalacao_de_postes_de_iluminacao_publica_no_patio_da_igreja_luterana_de_melgaco.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9863/n.332.2021.johnei._elaboracao_de_projeto_de_lei_-_programa_campanha_de_incentivo.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9866/n.333.2021.marcos_simmer._iluminacao_entre_a_cachaca_chapelao_ate_o_portal_de_paraju.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9867/n.334.2021.marcos_simmer.__reforma_do_portal_paraju.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9868/n.335.2021.edson._instalacao_de_corrimao_na_esquina_da_escola_emef_mariano_ferreira_de_nazareth.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9869/n.336.2021.edson._manutencao_em_escadaria_proximo_ao_banco_bradesco.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9870/n.337.2021.edson._construir_calcadas_nos_dois_lados__na_extensao_da_rua_pedro_gerthartd.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9887/n.338.2021.gilmar._troca_de_uma_ponte_na_estrada_que_liga_biriricas_a_boqueirao.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9889/n.339.2021.lorraine._tapagem_de_buracos_na_localidade_de_soido_de_cima.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9890/n.340.2021.johnei._implementacao_de_grama_sintetica_nos_parques_.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9891/n.341.2021.marcos_simmer.operacao_tapa_buracos_no_asfalto_de_paraju_.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9892/n.342.2021.marcos_simmer.tampagem_para_escola_de_santa_luzia_em_arace_.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9893/n.343.2021.chico._manutencao_com_tapa_buracos_e_limpeza_de_canaletas_no_asfalto_em_melgaco.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9908/n.344.2021.jessica._construir_uma_academia_popular_na_antiga_lba.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9910/n.345.2021.lorraine._acrescentar_dois_tambores_de_lixo_em_chapeu_melgaco_e_sao_miguel.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9913/n.346.2021.julio._construir_uma_rampa_de_acessibilidade_em_frente_ao_laboratorio_hemo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9918/n.347.2021.julio._manutencao_com_tapa_buracos_e_limpeza_no_asfalto_sentido_galo.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9919/n.348.2021.julio._manutencao_com_tapa_buracos_e_limpeza_no_asfalto_ate_a_igreja_santa_ursula.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9920/n.349.2021.lorraine._construir_o_casa_lar_em_um_local_vago_de_patrimonio_da_prefeitura..pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9922/n.350.2021.gilmar_e_abel._estudo_para_conceder_abono_aos_funcionarios_em_2022.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9923/n.351.2021.edson._reformar_a_quadra_de_esportes_anexo_a_emef_soido..pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9924/n.352.2021.johnei._troca_de_telhado_da_quadra_de_santa_isabel.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9936/n.353.2021.johnei._melhorias_no_morro_localizado_em_aparecidinha.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9937/n.354.2021.johnei._construcao_de_uma_quadra_de_esportes_na_escola_empef_de_sao_rafael..pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9368/n.1._sandra._mocao_de_pesar_niltario_kalk.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9369/n.2._sandra._mocao_de_pesar_darci_erlacher.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9370/n.3._julio._mocao_reconhecimento_e_aplauso_secretario_daniel_wruck.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9371/n.4._julio._mocao_de_pesar_doscineuda_plaster.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9372/n.5._julio._mocao_de_pesar_iran_guimaraes.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9378/n.6._sandra._mocao_de_pesar_valdemar_holz.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9400/n.7._sandra._mocao_de_pesar_anita_plaster_liebamnn.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9463/n.8._lorraine._mocao_de_pesar_avilson_junior.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9464/n.9._sandra._mocao_de_pesar_adnilses_machado.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9465/n.10.julio._mocao_de_pesararnaldo_wruck.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9466/n.11.julio._mocao_de_pesar_ilmar_kiefer.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9467/n.12._sandra._mocao_de_pesar_silvana_briekwedde_koeller.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9582/n.13.julio._mocao_de_pesar_alfredo_brememkamp.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9609/n.14.edson._mocao_de_aplausos_policiais_dm.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9610/n.15.lorraine._mocao_de_aplausos_ao_senhor_gilcimar_gorlj_pela_valorizacao_da_cultura_pomeranaj_pelo_brilhante_trabalho_de_regencia_de_corais_na_comunidade.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9611/n.16.lorraine._mocao_de_aplausos_a_senhora_lilia_jonat_steinj_coordenadora_pedagogico_do_programa_de_educacao_escolar_pomerana_-_proepo_.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9617/n.17.julio._mocao_de_pesar_ormi_moraes.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9618/n.19.julio._mocao_de_pesar_jeronimo_domingos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9616/n.19.julio._mocao_de_pesar_jeronimo_domingos_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9642/n.20.silvestre._mocao_de_pesar_fernando_cesar_ferreira.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9643/n.21._lorraine._mocao_de_pesar_dilmar_goese.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9755/n.22.sandra._mocao_de_aplausos_6a_cia_independente.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9766/n.23._sandra._mocao_de_pesar_artinaldo_schulz.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9767/n.24._lorraine._mocao_de_pesar_floripes_da_rosa_lampier.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9770/n.25.julio._mocao_de_pesar_anacleto_silva.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9773/n.26.sandra._mocao_de_aplausos_giovani_polli.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9799/n.27.vereadores._mocao_de_pesar_manoel_de_oliveira_barcelos_junior.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9800/n.28.vereadores._mocao_de_pesar_euvaldo_schneider_velten.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9801/n.29._lorraine._mocao_de_aplausos_ong_associacao_martinense_e_florianense_dos_animais_de_rua__amar.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9802/n.30._lorraine._mocao_de_aplausos_diogo_simon_gaiotti.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9803/n.31._lorraine._mocao_de_aplausos_diogo_endlich_de_oliveira.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9804/n.32.julio._mocao_de_aplausos_gabriele_stein_meireles.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9827/n.33.julio._mocao_de_pesar_adilson_bermond.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9828/n.34.julio._mocao_de_pesar_melchior_dadda.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9835/n.35.lorraine_._mocao_de_pesar_hegner_kautzke.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9841/n.36.johnei_._mocao_de_pesar_maria_ines_santa_clara.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9842/n.37.johnei_._mocao_de_pesar_anna_cleta_krohling.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9852/n.38._edson._mocao_de_pesar_gustavo_rupp.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9862/n.39._julio._mocao_de_reconhecimento_ao__grupo_de_danca_bergfreunde.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9865/n.40.johnei_._mocao_de_pesar_helio_clemente_entringer_.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9897/n.41.johnei_._mocao_de_pesar_simony_endlich.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9911/n.42._lorraine._mocao_de_aplausos_lucas_alberto_lutzke.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9912/n.43._lorraine._mocao_de_aplausos_pedro_paulo_francelino.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9914/n.44._julio._mocao_de_aplausos_estela_regina_herklotz_ruiz.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9915/n.45._julio._mocao_de_aplausos_fabiana_dos_reis.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9916/n.46._julio._mocao_de_aplausos_marilia_almeida_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9917/n.47.julio._mocao_de_pesar_paulo_helio_hill.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9921/n.48._sandra_e_jeferson._mocao_de_aplausos_edinho_edwin__hollunder.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9935/n.49.julio._mocao_de_pesar_edmo_eurico_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9939/n.50._lorraine._mocao_de_aplausos_gabriele.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9940/n.51.julio._mocao_de_pesar_florencio_joao_dettiman.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9941/n.52.julio._mocao_de_pesar_adelia_kill_de_paula.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9942/n.53._edson._mocao_de_pesar_mauro_cezar_soyka_junior.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9500/pl_12.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9655/pl_17.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9849/pl_45.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9885/pl_46.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9886/plc_08.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9903/pl_48.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9952/pl_47.2021_esa.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9406/pl_02.2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9407/plr_01.2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9408/plr_02.2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9413/pl_05.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9415/pl_06.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9449/pl_5.2021_ljrf_veto.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9450/pl_6.2021_ljrf_veto.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9451/plr_03.2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9460/pl_01.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9494/pl_7.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9496/pl_9.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9497/pl_11.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9499/pl_12.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9516/pl_13.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9561/pl_10.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9562/pl_14.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9589/plr_04.2021_-_ljrf.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9632/plr_05.2021_-_ljrf.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9652/pl_16.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9654/pl_17.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9657/pl_18.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9663/pl_20.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9715/pl_19.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9717/pl_21.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9718/pl_23.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9720/pl_24.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9722/plr_6.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9751/plr_7.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9753/pl_04.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9782/plr_8.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9783/pl_33.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9784/pl_34.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9785/pl_35.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9807/pl_39.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9809/pl_05.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9811/proposta_de_emenda_1.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9820/pl_06.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9836/pl_38.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9847/pl_45.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9878/pl_43.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9879/pl_44.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9880/pl_46.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9881/pl_49.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9882/plc_08.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9899/pl_51.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9900/pl_52.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9901/pl_53.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9902/pl_48.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9904/pl_51.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9905/plr_9.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9906/plr_10.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9907/plr_11.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9930/plc_09.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9932/pl_41.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9933/plr_12.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9943/pl_55.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9946/pl_25.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9947/pl_26.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9948/pl_27.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9949/pl_28.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9950/pl_47.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9953/pl_56.2021_ljrf.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9414/pl_05.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9416/pl_06.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9461/pl_01.2021_-_fo.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9495/pl_7.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9498/pl_11.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9517/pl_13.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9563/pl_14.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9587/pl_15.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9588/plr_04.2021_-_fo.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9653/pl_16.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9656/pl_17.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9658/pl_18.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9664/pl_20.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9716/pl_19.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9719/pl_23.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9721/pl_24.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9723/plr_6.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9754/pl_04.2021_-_fo.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9786/pl_35.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9792/pl_40.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9806/pl_36.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9812/proposta_de_emenda_1.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9821/pl_06.2021_-_fo.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9837/pl_42.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9848/pl_45.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9883/pl_46.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9884/plc_08.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9951/pl_47.2021_fo.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9810/pl_05.2021_osp.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9931/plc_09.2021_osp.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9944/pl_55.2021_osp.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9945/pl_55.2021_ama.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9954/pl_56.2021_ama.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9339/n.1.2020._mesa._altera_o_anexo_iii_da_lei_municipal_no_2.893.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9376/n.2.2020._mesa._altera_dispositivos_da_lei_municipal_no_2.893.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9389/n.3.2021_executivo_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9403/n.4.2021._jessica._parturiente_a_possibilidade_de_optar_pelo_parto_cesariano.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9411/n.5.2021.mesa._redefine_a_estrutura_administrativa_e_organizacional..pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9412/n.6.2021._mesa._aumentos_servidores_efetivos.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9417/n.7.2021._excutivo_uso_de_area_publica_perobas.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9418/n.8.2021._excutivo_planta_generica.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9452/n.9.2021._executivo__uso_do_celular.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9519/n.10.2021._julio._denomina_o_centro.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9453/n.11.2021._executivo_samu.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9462/n._12.2021._executivo_fundeb.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9503/n.13.2021._executivo_uso_de_area_publica.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9504/n.14.2021._executivo_imovel_compra_e_venda_localiz_estrada_do_galo.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9526/n.15.2021.executivo_elaboracao_da_lei_orcamentaria_para_exercicio_financeiro_2022.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9612/n.16.2021.executivo_planta_generica.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9613/n.17.2021.executivo_altera_lei_fundo_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9614/n.18.2021.executivo_inclusao_no_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9634/n.19.2021.executivo__ipasdm.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9645/n.20.2021._mesa._autoriza_a_transferencia_de_recursos_financeiros_ao_poder_executivo.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9644/n.21.2021._lorraine._institui_o_programa_banco_de_racao_e_utensilios_para_animais.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9661/n.22.2021.executivo.institui_o_regime_de_previdencia_complementar.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9665/n.23.2021._mesa._revoga_a_lei_municipal_2987.2021.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9666/n.24.2021._mesa._revoga_a_lei_municipal_2988.2021.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9926/n.25.2021.edson._nome_de_praca_de_arace.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9927/n.26.2021.edson._nome_da_rua_avenida_herminio_uliana.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9928/n.27.2021.edson._nome_de_praca_de_praca_affonso_uliana.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9929/n.28.2021.edson._nome_da_rua_amabile_peterle_bravim.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10067/n.29.2021.edson._nome_da_rua_vitorio_peterle.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10068/n.30.2021.edson._nome_da_rua_deolindo_bandeira.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10069/n.31.2021.edson._nome_da_rua_arcidio_grecco.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/10070/n.32.2021.edson._nome_da_rua_mauricio_grecco.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9734/n.33.2021._lorraine._dia_do_gengibre.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9735/n.34.2021._lorraine.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9760/n.35.2021.executivo.credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9768/n.36.2021.executivo._ppa_2022-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9778/n.38.2021._jessica._proibicao_que_condenados_por_violencia_domestica_assumam_cargos_publicos_no_municipio_de_domingos_martins.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9779/n.39.2021._arno._nomes_de_ruas_de_ponto_alto_ii.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9789/n.40.2021._executivo._credito_especial.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9814/n.41.2021._executivo._denominacao_de_quadra.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9815/n.42.2021._executivo_-_loa.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9823/n.43.2021._executivo._delimitacao_ponto_alto.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9832/n.44.2021._executivo_-_denominacao_de_quadra_de_melgacinho.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9846/n.45.2022.edson._altera_a_redacao_da__rodovia_joao_ricardo_schorling.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9854/n.46.2021.executivo_projeto_alteracao_artigos_-_lei_2137_-_magisterio_-_pos_graduacao.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9871/n.47.2021.johnei._identificacao_dos_brinquedos_nos_parques.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9872/n.48.2021.johnei._programa_material_escolar_solidario.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9857/no_49.2021_executivo_revoga_lei_municipal_3012-2021.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9873/n.50.2021.johnei._fixacao_nas_paradas_de_onibus_de_placas_com_a_indicacao_de_numero_e_nome_das_linhas_horarios_e_mapas.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9861/n.51.2021._executivo__imovel_tijuco_preto.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9864/n._52.2021._executivo__quadra_da_emef_barcelos.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9894/n.53.2021._mesa._altera_os_anexos_i_ii_e_iii_da_lei_2.893.2019.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9895/n.54.2021.johnei._dispoe_sobre_a_colocacao_de_lixeiras_ao_lado_das_paradas_de_onibus_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9909/n.55.2021._executivo._projeto_de_lei_em_obediencia_a_lei_geral_de_antenas.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9925/n.56.2021.johnei._selo_verde__empresa_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9374/no_1.20_21_executivo_atualizacao_do_iss.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9375/no_2.2021_executivo_alteracao_artigos_-_codigo_tributario.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9667/n.3.2021.executivo_planta_generica.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9726/n.4.2021.executivo_ipasdm_-_previdencia.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9769/n.5.2021_-_altera_pdm.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9808/n.6.2021_-_executivo_projeto_alteracao_artigos_-_codigo_tributario_-_residuos_solidos_-_taxa.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9856/n._7.2021._executivo_abono_fundeb.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9855/n.8.2021._executivo_projeto_alteracao_artigos_-_lei_complementar_04-2007_-_pos_graduacao.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9888/n.9.2021._executivo_altera_disposotivos_do_pdm.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9938/n.10.2021._executivo_-_altera_dispositivos_do_pdm.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9373/n.1.2021._jessica._cria_a_procuradoria_da_mulher_cmdm.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9404/n.2.2021._mesa._vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9428/n.3.2021._mesa._altera_o_regimento_interno_sobre_sessoes.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9590/n.4.2021._mesa._sistema_de_planejamento_e_orcamento_spo_no_001.2021_-_versao_2.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9615/n.5.2021._mesa._altera_o__1o_do_art._49_do_ri_inclui_o_art._82-c_e_incisos_altera_o_art._206_e_inclui__1o_ao_art._206_renumera_e_altera_o_paragrafo_unico_do_art.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9714/n.6.2021._mesa._revoga_resolucao_159.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9725/n.7.2021._mesa.regulamenta_a_aplicacao_da_lei_no_13.709_-_lei_geral_de_protecao_de_dados_pessoais_lgpd.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9733/n.8.2021._mesa.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9874/n.9.2021._mesa._altera_a_instrucao_normativa_sga__sistema_geral_de_administracao_no_5.2014.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9875/n.10.2021._mesa._altera_o_regimento_interno__resolucao_07.2000_no_que_se_refere_a_discussoes_e_turnos_de_votacao_dos_projetos.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9876/n.11.2021._mesa._umh.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9898/n.12.2021._mesa._altera_resolucao_164.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9776/n.1.2021.mesa._proposta_de_emenda_lei_organica_-.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9401/n.1.2021.edinho._informacoes_sobre_gastos_com_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9405/n.2.2021.edinho._informacoes_sobre_a_rua_das_flores.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9409/n.3.2021.mesa.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9481/n.5.2021.edinho._informacoes_detalhadas_sobre_a_quantidade_de_funcionarios_existente_no_gabinete_do_prefeito.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9491/n.6.2021.mesa._urgencia_especial_e_reducao_de_intersticio_regimental__dos_projetos_de_lei_no_7j_9j_11_e_12.2021.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9492/n.7.2021.julio._notas_de_manilhas.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9493/n.8.2021.julio.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9501/n.9.2021.lorraine_j_informacoes_quanto_a_distribuicaoj_definicao_e_aplicacao_das_doses_de_vacinas_contra_a_covid-19_no_municipio_de_domingos_martins.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9515/n.10.2021.julio._estatuto_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9570/n.11.2021.edinho._informacoes_sobre_gastos_durante_a_pandemia.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9580/n.12.2021.julio._hotel_imperador.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9710/n.13.2021.julio._andamento_do_processo_de_emissao_das_escrituras_das_casas_localizadas_na_vila_da_paz..pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9736/n.14.2021.silvestre._internet_nas_escolas.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9844/n.15.2021.julio._valores_arrecadados_no_leilao.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9877/n.17.2021.silvestre.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9934/n.18.2021.johnei._retirar_de_pauta_o_projeto_de_lei_n_54.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9438/no_1_.2021_veto_total_ao_pl_n_5.2021.doc" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.domingosmartins.es.leg.br/media/sapl/public/materialegislativa/2021/9439/no_2.2021_veto_total_ao_pl_no_6.2021.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H609"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="251.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="250.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>