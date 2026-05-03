--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -235,52 +235,51 @@
   <si>
     <t>Vereador Diogo Endlich</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal a disponibilização detalhada do Relatório Semestral de Prestação de Contas, referente ao exercício do segundo semestre de 2025.</t>
   </si>
   <si>
     <t>Requerimento nº 4 de 2026</t>
   </si>
   <si>
     <t>Vereador Daniel Reinholz</t>
   </si>
   <si>
     <t>REQUEIRO ao Executivo Municipal que promova, por meio de Ato Normativo do Poder Executivo, a regulamentação, no âmbito do Município de Domingos Martins, da Lei Federal n.º 15.326, de 6 de janeiro de 2026, que reconhece os profissionais da Educação Infantil que exercem função docente como integrantes da carreira do magistério.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei nº 12 de 2026</t>
   </si>
   <si>
     <t>Vereadora Janaina Grecco</t>
   </si>
   <si>
-    <t>Dispõe sobre a obrigatoriedade de inclusão de Código Digital de Acesso Rápido (QR Code) nas placas de obras públicas e nos imóveis alugados pelo_x000D_
-município, para fins de transparência e fiscalização.</t>
+    <t>Dispõe sobre a obrigatoriedade de inclusão de Código Digital de Acesso Rápido (QR Code) nas placas de obras públicas e nos imóveis alugados pelo município, para fins de transparência e fiscalização.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 15 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de políticas públicas voltadas ao incentivo à prática de atividades esportivas para idosos do município de Domingos Martins e dá outras providencias.</t>
   </si>
   <si>
     <t>Projeto de Lei nº 16 de 2026</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTA DO BEM IMÓVEL DA MUNICIPALIDADE POR BEM IMÓVEL DE PARTICULAR E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>Emenda Modificativa nº 1 de 2026</t>
   </si>
   <si>
     <t>Modifica o art. 1º do Projeto de Lei n° 6/2026, para adequar a redação do caput do art. 3º da Lei Municipal n° 2.902/2019.</t>
   </si>
   <si>
     <t>Indicação nº 42 de 2025</t>
   </si>
   <si>
     <t>Vereador Johnei Cláudio Degen</t>
   </si>